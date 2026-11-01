--- v0 (2026-09-12)
+++ v1 (2026-11-01)
@@ -1,42 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2BA98CF0" w14:textId="2770ED29" w:rsidR="6323B45B" w:rsidRDefault="4BFD2367" w:rsidP="3C533292">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk161751550"/>
@@ -90,14836 +94,1315 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="564776" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10340" w:type="dxa"/>
+        <w:tblW w:w="10198" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="48" w:type="dxa"/>
           <w:bottom w:w="48" w:type="dxa"/>
           <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1257"/>
-        <w:gridCol w:w="9083"/>
+        <w:gridCol w:w="8941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00626FEB" w:rsidRPr="00626FEB" w14:paraId="36E01E2D" w14:textId="77777777" w:rsidTr="00626FEB">
+      <w:tr w:rsidR="00F91C39" w:rsidRPr="00F91C39" w14:paraId="7555390D" w14:textId="77777777" w:rsidTr="00F91C39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B59ABA5" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="41B799D7" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Riferimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9083" w:type="dxa"/>
+            <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A1A8800" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="3B959A82" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>EURES Puglia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626FEB" w:rsidRPr="00626FEB" w14:paraId="524E5C48" w14:textId="77777777" w:rsidTr="00626FEB">
+      <w:tr w:rsidR="00F91C39" w:rsidRPr="00F91C39" w14:paraId="36A430E3" w14:textId="77777777" w:rsidTr="00F91C39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EF26456" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="617AA108" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Mansione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9083" w:type="dxa"/>
+            <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="440015BA" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="38808CBE" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMUNICATION TRAINEE </w:t>
+              <w:t>PROJECT AND MEMBERSHIP TRAINEE at AEC, European Association of Conservatoires</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626FEB" w:rsidRPr="00626FEB" w14:paraId="6B55DCB8" w14:textId="77777777" w:rsidTr="00626FEB">
+      <w:tr w:rsidR="00F91C39" w:rsidRPr="00F91C39" w14:paraId="01324365" w14:textId="77777777" w:rsidTr="00F91C39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23371C96" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="53F44277" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9083" w:type="dxa"/>
+            <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52221D7C" w14:textId="77777777" w:rsidR="00901425" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="5CA6AC71" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Association Européenne </w:t>
+              <w:t>The Association Européenne des Conservatoires, Académies de Musique et Musikhochschulen (AEC) seeks 1 Project and Membership TRAINEE for its international office in Brussels.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...197 lines deleted...]
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Job </w:t>
+              <w:t>Job Description</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Description</w:t>
+              <w:br/>
+              <w:t>This is an exciting opportunity for someone interested in cultural management, European cooperation, project work and the higher music education sector. The ideal candidate is curious, organised and comfortable working in an international environment, with a willingness to learn and take on a wide range of tasks. You will join a small and dynamic team working with a diverse network of institutions and experts across Europe.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>As a Project and Membership TRAINEE, you will support the day-to-day work of AEC and contribute to the organisation of events, projects and activities involving its European network. You will assist our expert working groups with organising meetings and preparing publications and reports. Moreover, you will assist the AEC Office team with the overall management of the office and the various projects. This includes contributing to the financial administration of the projects, of AEC and of the membership. In addition, you will assist the team with projects and activities related to the green shift and sustainability.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Depending on the internship period you will have an opportunity to travel to AEC events to support the AEC team in event-related activities, such as: International Relations Coordinators (IRC) Meeting, AEC Congress, AEC Pop &amp; Jazz Platform, AEC European Platform for Artistic Research in Music (EPARM)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Ideal candidates:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Interest in the higher music education and cultural sector at large</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Interest in the management and coordination aspects of higher music education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Interest in the Green shift</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Comfortable working with a diverse network across Europe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Seeking experience in working in a cultural organisation on a European level</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Responsibilities:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Support overall office and project administration, including financial aspects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Support in coordinating European projects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Support the coordination and administration of AEC projects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Support the AEC team in its environmentally friendly actions and initiatives</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Assist with membership-related administration, including follow-up with member institutions and support with membership fees and documentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Assist with the preparation and coordination of meetings with AEC members, the AEC Council, experts and project partners, Support logistic activities for AEC events, Assist the AEC office team in preparing publications and reports, support basic visual content creation (e.g. Canva)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Requirements:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Bachelor’s degree in Cultural Management or relevant field</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Possess strong organisational and communication skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Willingness to learn, Comfortable dealing with a wide range of tasks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• B2 level or higher in written and spoken English (other languages are an asset)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Good knowledge of MS Office tools, especially Excel and Word</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Ability to adapt quickly to different situations, feel comfortable dealing with a wide range of tasks and with working in a team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Proactive, structured, independent and solution-oriented approach to your work What AEC offers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• A TRAINEESHIP contract based on the Belgian Convention d'Immersion professionelle - indemnité brute de 1 095 €</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• An opportunity to expand or gain a professional network in Brussels</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Opportunity to work with a small, dynamic, and international team in the cultural sector</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• A hands-on experience in a supportive learning environment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Recruitment Process:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Interested candidates should send a short CV, a portfolio, and a 1-page motivation letter (in English) to applications@aec-music.eu and in cc to eures@afolmet.it, using the subject line “AEC Project and Membership TRAINEESHIP”.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• The ideal TRAINEESHIP duration is 6 months, subject to discussion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• The position is full-time and requires presence in or relocation to Belgium. Partial teleworking is allowed, Candidates must have the legal right to work in Belgium</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Contact person: Ashkhen Fixova, AEC Project Manager</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>This</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>• For any questions, please send an email to: applications@aec-music.eu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1110 lines deleted...]
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">To </w:t>
+              <w:t>AEC regrets that it is unable to acknowledge all applications received. Only short-listed candidates will be contacted. AEC welcomes applicants from various backgrounds and strives to provide equal opportunities to advance diversity and inclusion within its representative network.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...439 lines deleted...]
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
+              <w:t>• Deadline: 2 November 2026 - 23:59 CET.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...747 lines deleted...]
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Ideal </w:t>
+              <w:t>• We review applications on a rolling-basis.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">• </w:t>
+              <w:t>• Starting Date: January 2026</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...109 lines deleted...]
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">• </w:t>
-[...4396 lines deleted...]
-              <w:t>, 2026</w:t>
+              <w:t>The position is open to all EU candidates who may benefit from the EURES Targeted Mobility Scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626FEB" w:rsidRPr="00626FEB" w14:paraId="0882F05D" w14:textId="77777777" w:rsidTr="00626FEB">
+      <w:tr w:rsidR="00F91C39" w:rsidRPr="00F91C39" w14:paraId="57F07B7F" w14:textId="77777777" w:rsidTr="00F91C39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="580165A5" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="00503317" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9083" w:type="dxa"/>
+            <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48A54CDF" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="1FC4B214" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Brussels</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626FEB" w:rsidRPr="00626FEB" w14:paraId="76C8C9D4" w14:textId="77777777" w:rsidTr="00626FEB">
+      <w:tr w:rsidR="00F91C39" w:rsidRPr="00F91C39" w14:paraId="0FF206E8" w14:textId="77777777" w:rsidTr="00F91C39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="224BE219" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="3FBE9D7D" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Numero posti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9083" w:type="dxa"/>
+            <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="542DA967" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="0EACA2E6" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626FEB" w:rsidRPr="00626FEB" w14:paraId="665B3D3F" w14:textId="77777777" w:rsidTr="00626FEB">
+      <w:tr w:rsidR="00F91C39" w:rsidRPr="00F91C39" w14:paraId="11E169D4" w14:textId="77777777" w:rsidTr="00F91C39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FF3BC0F" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="52FFB258" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Titolo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9083" w:type="dxa"/>
+            <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1482509C" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="3669BF6C" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Bachelor’s</w:t>
-[...120 lines deleted...]
-              <w:t xml:space="preserve"> discipline</w:t>
+              <w:t>Bachelor’s degree in Cultural Management or relevant field</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626FEB" w:rsidRPr="00626FEB" w14:paraId="4F99AD51" w14:textId="77777777" w:rsidTr="00626FEB">
+      <w:tr w:rsidR="00F91C39" w:rsidRPr="00F91C39" w14:paraId="60BAC9E3" w14:textId="77777777" w:rsidTr="00F91C39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1870DAED" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="0FA5AA75" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9083" w:type="dxa"/>
+            <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C8B85D2" w14:textId="4E60AE07" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="0039786B" w:rsidP="00626FEB">
+          <w:p w14:paraId="61890612" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00167338" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:tooltip="Email" w:history="1">
-              <w:r w:rsidR="00626FEB" w:rsidRPr="00626FEB">
+              <w:r w:rsidR="00F91C39" w:rsidRPr="00F91C39">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>applications@aec-music.eu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00626FEB">
+            <w:r w:rsidR="00F91C39" w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>and in cc to eures@afolmet.it</w:t>
+              <w:t xml:space="preserve"> and in cc to eures@afolmet.it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626FEB" w:rsidRPr="00626FEB" w14:paraId="0C86D4DB" w14:textId="77777777" w:rsidTr="00626FEB">
+      <w:tr w:rsidR="00F91C39" w:rsidRPr="00F91C39" w14:paraId="70168177" w14:textId="77777777" w:rsidTr="00F91C39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04BB5B66" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="78DFF223" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Scadenza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9083" w:type="dxa"/>
+            <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22AE1C77" w14:textId="77777777" w:rsidR="00626FEB" w:rsidRPr="00626FEB" w:rsidRDefault="00626FEB" w:rsidP="00626FEB">
+          <w:p w14:paraId="42591F67" w14:textId="77777777" w:rsidR="00F91C39" w:rsidRPr="00F91C39" w:rsidRDefault="00F91C39" w:rsidP="00F91C39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626FEB">
+            <w:r w:rsidRPr="00F91C39">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>01/10/2026</w:t>
+              <w:t>02/11/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EC0EA43" w14:textId="77777777" w:rsidR="00A54FA8" w:rsidRDefault="00A54FA8" w:rsidP="6323B45B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5CBEC719" w14:textId="7803D96F" w:rsidR="00B72831" w:rsidRDefault="00B72831" w:rsidP="00B55F14">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46B97714" w14:textId="541A0891" w:rsidR="003C08E7" w:rsidRDefault="003C08E7" w:rsidP="00B55F14">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05C77567" w14:textId="7106373E" w:rsidR="003C08E7" w:rsidRDefault="003C08E7" w:rsidP="00B55F14">
-[...6639 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4F7AB192" w14:textId="77777777" w:rsidR="007F7CA9" w:rsidRDefault="007F7CA9" w:rsidP="00B55F14">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F7CA9" w:rsidSect="00D03A92">
+      <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C871AE7" w14:textId="77777777" w:rsidR="003D7A10" w:rsidRDefault="003D7A10" w:rsidP="004C0F92">
+    <w:p w14:paraId="2F314DA3" w14:textId="77777777" w:rsidR="00A32042" w:rsidRDefault="00A32042" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="658D78CD" w14:textId="77777777" w:rsidR="003D7A10" w:rsidRDefault="003D7A10" w:rsidP="004C0F92">
+    <w:p w14:paraId="6467C523" w14:textId="77777777" w:rsidR="00A32042" w:rsidRDefault="00A32042" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6C8D56BE" w14:textId="77777777" w:rsidR="00C5074C" w:rsidRDefault="00C5074C">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="30E8E375" w14:textId="34DDEE15" w:rsidR="00392AE0" w:rsidRDefault="008B1202">
+      <w:p w14:paraId="0AE8EFB5" w14:textId="77777777" w:rsidR="00132B5C" w:rsidRPr="00132B5C" w:rsidRDefault="008B1202" w:rsidP="00132B5C">
         <w:pPr>
-          <w:pStyle w:val="Pidipagina"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:textAlignment w:val="baseline"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="it-IT"/>
+          </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="790E150B" wp14:editId="0E357BE0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="leftMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="561975" cy="561975"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="10" name="Ovale 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -15026,87 +1509,144 @@
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r w:rsidR="00355CEF" w:rsidRPr="00355CEF">
                           <w:rPr>
                             <w:noProof/>
                             <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                           </w:rPr>
                           <w:t>20</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:oval>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="00392AE0">
-          <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
+          <w:t>Le offerte sono consultabili online al seguente link</w:t>
         </w:r>
-        <w:r w:rsidR="00392AE0" w:rsidRPr="00393135">
-          <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
+        <w:r w:rsidR="00132B5C">
+          <w:t xml:space="preserve">: </w:t>
         </w:r>
+        <w:hyperlink r:id="rId1" w:tooltip="https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/" w:history="1">
+          <w:r w:rsidR="00132B5C" w:rsidRPr="00132B5C">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+              <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              <w:lang w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t>https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidR="00132B5C" w:rsidRPr="00132B5C">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="it-IT"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00132B5C" w:rsidRPr="00132B5C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:lang w:eastAsia="it-IT"/>
+          </w:rPr>
+          <w:t>cliccare su Offerte EURES Città Metropolitana</w:t>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="30E8E375" w14:textId="2540B0F2" w:rsidR="00392AE0" w:rsidRDefault="00167338">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+        </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="56210B70" w14:textId="77777777" w:rsidR="00C5074C" w:rsidRDefault="00C5074C">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B06F80D" w14:textId="77777777" w:rsidR="003D7A10" w:rsidRDefault="003D7A10" w:rsidP="004C0F92">
+    <w:p w14:paraId="37BC9AC4" w14:textId="77777777" w:rsidR="00A32042" w:rsidRDefault="00A32042" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AD0923A" w14:textId="77777777" w:rsidR="003D7A10" w:rsidRDefault="003D7A10" w:rsidP="004C0F92">
+    <w:p w14:paraId="23E73F13" w14:textId="77777777" w:rsidR="00A32042" w:rsidRDefault="00A32042" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="27C1BB52" w14:textId="77777777" w:rsidR="00C5074C" w:rsidRDefault="00C5074C">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0D6C2673" w14:textId="27AB33CC" w:rsidR="00263E12" w:rsidRPr="00263E12" w:rsidRDefault="00DE65E0" w:rsidP="00263E12">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1444A7FF" wp14:editId="71554819">
@@ -15224,117 +1764,117 @@
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00263E12">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                      </w:t>
     </w:r>
     <w:r w:rsidR="00263E12" w:rsidRPr="00263E12">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="090BD2C3" w14:textId="2A4D9051" w:rsidR="00263E12" w:rsidRPr="00263E12" w:rsidRDefault="00263E12" w:rsidP="00263E12">
+  <w:p w14:paraId="090BD2C3" w14:textId="3D938CB0" w:rsidR="00263E12" w:rsidRPr="00263E12" w:rsidRDefault="00263E12" w:rsidP="00263E12">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                           </w:t>
     </w:r>
-    <w:r w:rsidR="0039786B">
+    <w:r w:rsidR="00C231F8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>08</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00167338">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00263E12">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00C43BE3">
+    <w:r w:rsidR="008A3B37">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...10 lines deleted...]
-      <w:t>9</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00263E12">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="00C43BE3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="510E7D27" w14:textId="77777777" w:rsidR="00263E12" w:rsidRDefault="00263E12" w:rsidP="00263E12">
@@ -15365,144 +1905,162 @@
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                        </w:t>
     </w:r>
     <w:r w:rsidRPr="00263E12">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>AFOL MILANO – SERVIZIO EURES</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5C9074E4" w14:textId="77777777" w:rsidR="00C5074C" w:rsidRDefault="00C5074C">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
     <w:rsid w:val="000024F6"/>
     <w:rsid w:val="00003A74"/>
+    <w:rsid w:val="00004377"/>
     <w:rsid w:val="000245C3"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="00025F81"/>
     <w:rsid w:val="000267F0"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="000351FB"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="0004658D"/>
+    <w:rsid w:val="000508DA"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="00062AC6"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="00074385"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00095494"/>
+    <w:rsid w:val="000B1C95"/>
     <w:rsid w:val="000B583B"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C6EF4"/>
+    <w:rsid w:val="000C7793"/>
     <w:rsid w:val="000D0EC1"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000D7461"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="00113876"/>
     <w:rsid w:val="00115317"/>
     <w:rsid w:val="00115FC6"/>
+    <w:rsid w:val="00132B5C"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="001658BE"/>
+    <w:rsid w:val="00167338"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00173489"/>
     <w:rsid w:val="00180886"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001A2887"/>
     <w:rsid w:val="001A3ADB"/>
     <w:rsid w:val="001A5E65"/>
     <w:rsid w:val="001B0712"/>
     <w:rsid w:val="001B3684"/>
+    <w:rsid w:val="001B4974"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001C4168"/>
     <w:rsid w:val="001C6608"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D0788"/>
     <w:rsid w:val="001D30D2"/>
+    <w:rsid w:val="001E2D5F"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00232868"/>
     <w:rsid w:val="00234EAC"/>
     <w:rsid w:val="00236CDF"/>
     <w:rsid w:val="00236FDE"/>
+    <w:rsid w:val="00254662"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="00263E12"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="00274ADE"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="00277464"/>
     <w:rsid w:val="00280504"/>
     <w:rsid w:val="00287F50"/>
     <w:rsid w:val="00290A29"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002A3D27"/>
     <w:rsid w:val="002B0BB7"/>
     <w:rsid w:val="002B21E5"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
     <w:rsid w:val="002D5282"/>
     <w:rsid w:val="002D6F8A"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002F5218"/>
     <w:rsid w:val="003014CB"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
@@ -15520,77 +2078,80 @@
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="0039786B"/>
     <w:rsid w:val="003A1B43"/>
     <w:rsid w:val="003A7624"/>
     <w:rsid w:val="003C08E7"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003D7A10"/>
     <w:rsid w:val="003E42FA"/>
     <w:rsid w:val="003F2350"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F5C11"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="00406540"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00410CDC"/>
     <w:rsid w:val="00410F5E"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="0042198F"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="0045166B"/>
     <w:rsid w:val="0047601D"/>
+    <w:rsid w:val="004864B2"/>
     <w:rsid w:val="004909B6"/>
     <w:rsid w:val="00491047"/>
     <w:rsid w:val="004A0E67"/>
     <w:rsid w:val="004A3BBC"/>
     <w:rsid w:val="004B256F"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B7AAB"/>
     <w:rsid w:val="004C0F92"/>
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004D55E9"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E2212"/>
     <w:rsid w:val="004E4108"/>
     <w:rsid w:val="004F0792"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F5A29"/>
+    <w:rsid w:val="005010BA"/>
     <w:rsid w:val="005130A4"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="0051485F"/>
     <w:rsid w:val="0051521A"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="00521807"/>
     <w:rsid w:val="005230E8"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="005276C7"/>
+    <w:rsid w:val="005309A2"/>
     <w:rsid w:val="00532E60"/>
     <w:rsid w:val="005361D1"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="0055637A"/>
     <w:rsid w:val="00572100"/>
     <w:rsid w:val="00575FED"/>
     <w:rsid w:val="0057675F"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="00590871"/>
     <w:rsid w:val="005969F0"/>
     <w:rsid w:val="005A1FAF"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E37F4"/>
     <w:rsid w:val="005E3AFB"/>
     <w:rsid w:val="005E3FD0"/>
     <w:rsid w:val="005E7416"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="0061631F"/>
@@ -15616,202 +2177,212 @@
     <w:rsid w:val="006B32C5"/>
     <w:rsid w:val="006B57D1"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006C7152"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006D6D70"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="006F470F"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="0075541E"/>
     <w:rsid w:val="00760C6A"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="0077605C"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="0079135E"/>
     <w:rsid w:val="00794683"/>
+    <w:rsid w:val="00794CFE"/>
     <w:rsid w:val="007973B8"/>
     <w:rsid w:val="007B0040"/>
     <w:rsid w:val="007B52C2"/>
     <w:rsid w:val="007B5F89"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
+    <w:rsid w:val="007C69AC"/>
     <w:rsid w:val="007C6B65"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007D6B76"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="007F7CA9"/>
     <w:rsid w:val="008007A4"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008168C3"/>
     <w:rsid w:val="008171D0"/>
     <w:rsid w:val="008250E0"/>
     <w:rsid w:val="00840688"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="00855266"/>
     <w:rsid w:val="00856060"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="0087750D"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="0089007B"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A144B"/>
+    <w:rsid w:val="008A3B37"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B1202"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008B5323"/>
     <w:rsid w:val="008C6EDC"/>
+    <w:rsid w:val="008D7021"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008E7B34"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="00901425"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="00920CB1"/>
+    <w:rsid w:val="00923C88"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="009270D0"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="009555DB"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00967C56"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="00977259"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="009836C7"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="009950DC"/>
     <w:rsid w:val="00996943"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A3EAA"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009B17EC"/>
     <w:rsid w:val="009B6789"/>
     <w:rsid w:val="009C3368"/>
     <w:rsid w:val="009C51CF"/>
     <w:rsid w:val="009C5877"/>
     <w:rsid w:val="009D094D"/>
     <w:rsid w:val="009D386A"/>
     <w:rsid w:val="009D5EC0"/>
     <w:rsid w:val="009E6A8F"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="009F6AF9"/>
     <w:rsid w:val="00A0049B"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A20D37"/>
     <w:rsid w:val="00A21255"/>
     <w:rsid w:val="00A256D6"/>
+    <w:rsid w:val="00A32042"/>
     <w:rsid w:val="00A35AD8"/>
     <w:rsid w:val="00A362BC"/>
     <w:rsid w:val="00A3755A"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A5382C"/>
     <w:rsid w:val="00A547FC"/>
     <w:rsid w:val="00A54FA8"/>
     <w:rsid w:val="00A6631B"/>
     <w:rsid w:val="00A75698"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A8089E"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00AA01FB"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00B0794E"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B319C4"/>
     <w:rsid w:val="00B4233D"/>
     <w:rsid w:val="00B4534C"/>
     <w:rsid w:val="00B4690E"/>
     <w:rsid w:val="00B55F14"/>
     <w:rsid w:val="00B566F1"/>
     <w:rsid w:val="00B636D5"/>
+    <w:rsid w:val="00B71CC7"/>
     <w:rsid w:val="00B72831"/>
     <w:rsid w:val="00B763D4"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B82E36"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
+    <w:rsid w:val="00B919A9"/>
     <w:rsid w:val="00B922E9"/>
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00BA02DF"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BC11F5"/>
     <w:rsid w:val="00BC136D"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BE12D2"/>
     <w:rsid w:val="00BE32E5"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BF651E"/>
     <w:rsid w:val="00C05185"/>
     <w:rsid w:val="00C13C30"/>
     <w:rsid w:val="00C17D5F"/>
     <w:rsid w:val="00C20B46"/>
+    <w:rsid w:val="00C231F8"/>
     <w:rsid w:val="00C260D1"/>
     <w:rsid w:val="00C30A29"/>
     <w:rsid w:val="00C31119"/>
     <w:rsid w:val="00C43BE3"/>
     <w:rsid w:val="00C479F5"/>
+    <w:rsid w:val="00C5074C"/>
     <w:rsid w:val="00C5192D"/>
     <w:rsid w:val="00C60962"/>
     <w:rsid w:val="00C60EC1"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C66F1D"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C80546"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00C97C1C"/>
     <w:rsid w:val="00CA188D"/>
     <w:rsid w:val="00CA5AB4"/>
     <w:rsid w:val="00CA6BFD"/>
     <w:rsid w:val="00CA72AD"/>
     <w:rsid w:val="00CB57CE"/>
     <w:rsid w:val="00CC16D2"/>
     <w:rsid w:val="00CC257F"/>
     <w:rsid w:val="00CC5B29"/>
     <w:rsid w:val="00CE7E3E"/>
     <w:rsid w:val="00CF585A"/>
     <w:rsid w:val="00CF6496"/>
     <w:rsid w:val="00CF6A52"/>
     <w:rsid w:val="00D0086F"/>
@@ -15822,105 +2393,112 @@
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D1604D"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D731D8"/>
     <w:rsid w:val="00D7327E"/>
     <w:rsid w:val="00D73302"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00D94D7C"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA40C9"/>
     <w:rsid w:val="00DA6DF2"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DB113D"/>
+    <w:rsid w:val="00DB7CF9"/>
     <w:rsid w:val="00DD1965"/>
     <w:rsid w:val="00DD685B"/>
     <w:rsid w:val="00DE65E0"/>
     <w:rsid w:val="00DE6C1D"/>
     <w:rsid w:val="00DF183A"/>
+    <w:rsid w:val="00DF2450"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E113D1"/>
+    <w:rsid w:val="00E1369C"/>
     <w:rsid w:val="00E178B6"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E24719"/>
     <w:rsid w:val="00E32620"/>
     <w:rsid w:val="00E356A7"/>
     <w:rsid w:val="00E400D1"/>
     <w:rsid w:val="00E43454"/>
     <w:rsid w:val="00E4555C"/>
     <w:rsid w:val="00E47006"/>
     <w:rsid w:val="00E518A6"/>
     <w:rsid w:val="00E57C35"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E74A91"/>
     <w:rsid w:val="00E74DD7"/>
     <w:rsid w:val="00E830B0"/>
     <w:rsid w:val="00E83DFF"/>
     <w:rsid w:val="00E90F17"/>
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97A43"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EB0676"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EB72BE"/>
     <w:rsid w:val="00EC430D"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED48EE"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00EE1B47"/>
     <w:rsid w:val="00EE7490"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F2097D"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F265A8"/>
     <w:rsid w:val="00F277A2"/>
+    <w:rsid w:val="00F3079A"/>
     <w:rsid w:val="00F3347D"/>
     <w:rsid w:val="00F516C9"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F66A58"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F75B2F"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F8699E"/>
+    <w:rsid w:val="00F91C39"/>
     <w:rsid w:val="00FC56AC"/>
     <w:rsid w:val="00FD6C78"/>
     <w:rsid w:val="00FE2827"/>
+    <w:rsid w:val="00FF3524"/>
+    <w:rsid w:val="00FF3574"/>
     <w:rsid w:val="00FF4031"/>
     <w:rsid w:val="00FF433F"/>
     <w:rsid w:val="00FF63BE"/>
     <w:rsid w:val="0334680A"/>
     <w:rsid w:val="0B3F79EF"/>
     <w:rsid w:val="0E90430E"/>
     <w:rsid w:val="14E65C35"/>
     <w:rsid w:val="16822C96"/>
     <w:rsid w:val="16DDC9D5"/>
     <w:rsid w:val="1B559DB9"/>
     <w:rsid w:val="1FFEABA8"/>
     <w:rsid w:val="2F6CC204"/>
     <w:rsid w:val="30E267EB"/>
     <w:rsid w:val="31B88D59"/>
     <w:rsid w:val="32A462C6"/>
     <w:rsid w:val="34403327"/>
     <w:rsid w:val="3BD6F06A"/>
     <w:rsid w:val="3C533292"/>
     <w:rsid w:val="3C646D69"/>
     <w:rsid w:val="3CA7306F"/>
     <w:rsid w:val="3D0C7AD7"/>
     <w:rsid w:val="41F950C5"/>
     <w:rsid w:val="453FD475"/>
     <w:rsid w:val="46F7251C"/>
     <w:rsid w:val="4ABD2D45"/>
@@ -23280,64 +9858,90 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="88351116">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1996060670">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2000423470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2005429438">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2006737559">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2010251910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -24016,54 +10620,58 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2138911726">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://applications%40aec-music.eu&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://applications%40aec-music.eu&amp;cc%3Deures@afolmet.it" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://applications%40aec-music.eu&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -24304,67 +10912,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94EF44BF-73CB-43FA-B0C4-6A7BFA0A0346}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9067</Characters>
+  <Pages>2</Pages>
+  <Words>748</Words>
+  <Characters>4264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10636</CharactersWithSpaces>
+  <CharactersWithSpaces>5002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barbara D'Alessio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>