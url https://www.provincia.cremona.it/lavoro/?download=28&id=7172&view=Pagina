--- v0 (2026-07-18)
+++ v1 (2026-09-05)
@@ -739,51 +739,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C23D2A2" w14:textId="77777777" w:rsidR="00B26BE6" w:rsidRPr="00B26BE6" w:rsidRDefault="008F1E2F" w:rsidP="00B26BE6">
+          <w:p w14:paraId="0C23D2A2" w14:textId="77777777" w:rsidR="00B26BE6" w:rsidRPr="00B26BE6" w:rsidRDefault="00000000" w:rsidP="00B26BE6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00B26BE6" w:rsidRPr="00B26BE6">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>b.dalessio@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -820,51 +820,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Sito:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="304D5773" w14:textId="77777777" w:rsidR="00B26BE6" w:rsidRPr="00B26BE6" w:rsidRDefault="008F1E2F" w:rsidP="00B26BE6">
+          <w:p w14:paraId="304D5773" w14:textId="77777777" w:rsidR="00B26BE6" w:rsidRPr="00B26BE6" w:rsidRDefault="00000000" w:rsidP="00B26BE6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00B26BE6" w:rsidRPr="00B26BE6">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>https://eureslogin.politicheattive.lavoro.gov.it/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -1694,51 +1694,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B9D6699" w14:textId="77777777" w:rsidR="00D53C01" w:rsidRPr="00D53C01" w:rsidRDefault="008F1E2F" w:rsidP="00D53C01">
+          <w:p w14:paraId="3B9D6699" w14:textId="77777777" w:rsidR="00D53C01" w:rsidRPr="00D53C01" w:rsidRDefault="00000000" w:rsidP="00D53C01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00D53C01" w:rsidRPr="00D53C01">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>b.dalessio@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
@@ -1777,51 +1777,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Sito:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52222782" w14:textId="77777777" w:rsidR="00D53C01" w:rsidRPr="00D53C01" w:rsidRDefault="008F1E2F" w:rsidP="00D53C01">
+          <w:p w14:paraId="52222782" w14:textId="77777777" w:rsidR="00D53C01" w:rsidRPr="00D53C01" w:rsidRDefault="00000000" w:rsidP="00D53C01">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00D53C01" w:rsidRPr="00D53C01">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>https://eureslogin.politicheattive.lavoro.gov.it/</w:t>
               </w:r>
             </w:hyperlink>
@@ -2521,51 +2521,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16ECC943" w14:textId="77777777" w:rsidR="00197A54" w:rsidRPr="00197A54" w:rsidRDefault="008F1E2F" w:rsidP="00197A54">
+          <w:p w14:paraId="16ECC943" w14:textId="77777777" w:rsidR="00197A54" w:rsidRPr="00197A54" w:rsidRDefault="00000000" w:rsidP="00197A54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00197A54" w:rsidRPr="00197A54">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>b.dalessio@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
@@ -2604,51 +2604,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Sito:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2520AAAC" w14:textId="77777777" w:rsidR="00197A54" w:rsidRPr="00197A54" w:rsidRDefault="008F1E2F" w:rsidP="00197A54">
+          <w:p w14:paraId="2520AAAC" w14:textId="77777777" w:rsidR="00197A54" w:rsidRPr="00197A54" w:rsidRDefault="00000000" w:rsidP="00197A54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00197A54" w:rsidRPr="00197A54">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>https://eureslogin.politicheattive.lavoro.gov.it/</w:t>
               </w:r>
             </w:hyperlink>
@@ -3605,51 +3605,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27F7295C" w14:textId="60E03103" w:rsidR="00F47663" w:rsidRPr="00F47663" w:rsidRDefault="008F1E2F" w:rsidP="00F47663">
+          <w:p w14:paraId="27F7295C" w14:textId="60E03103" w:rsidR="00F47663" w:rsidRPr="00F47663" w:rsidRDefault="00000000" w:rsidP="00F47663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00F47663" w:rsidRPr="00F47663">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>seleccion@fotoeventigroup.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F47663" w:rsidRPr="00F47663">
@@ -3991,61 +3991,61 @@
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F73812" w:rsidRPr="00B55F14" w:rsidSect="00D03A92">
       <w:headerReference w:type="even" r:id="rId21"/>
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30EE5F21" w14:textId="77777777" w:rsidR="009C3815" w:rsidRDefault="009C3815" w:rsidP="004C0F92">
+    <w:p w14:paraId="4E64BDB9" w14:textId="77777777" w:rsidR="00FF7F10" w:rsidRDefault="00FF7F10" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A480CC2" w14:textId="77777777" w:rsidR="009C3815" w:rsidRDefault="009C3815" w:rsidP="004C0F92">
+    <w:p w14:paraId="6F563D7C" w14:textId="77777777" w:rsidR="00FF7F10" w:rsidRDefault="00FF7F10" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4073,53 +4073,52 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1F602F40" w14:textId="77777777" w:rsidR="00AF524C" w:rsidRDefault="00AF524C">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="10B8A154" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="008F1E2F">
+      <w:p w14:paraId="10B8A154" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:pict w14:anchorId="23F3FE98">
             <v:oval id="Ovale 10" o:spid="_x0000_s1025" style="position:absolute;margin-left:0;margin-top:0;width:44.25pt;height:44.25pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBY7X3gwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5OU9BZtuqqSFpAW&#10;dqWFD3Adp7FwbGO7TQvi3xk7afcmJIToQ+oZj4/nzJzx9c2xFejAjOVK5ji5ijFikqqKy12Ov37Z&#10;jOYYWUdkRYSSLMcnZvHN8u2b605nbKwaJSpmEIBIm3U6x41zOosiSxvWEnulNJOwWSvTEgem2UWV&#10;IR2gtyIax/E06pSptFGUWQvest/Ey4Bf14y6u7q2zCGRY8jNha8J363/Rstrku0M0Q2nQxrkH7Jo&#10;CZdw6QWqJI6gveGvoFpOjbKqdldUtZGqa05Z4ABskvgFm4eGaBa4QHGsvpTJ/j9Y+vlwbxCvoHdQ&#10;Hkla6NHdgQiGwIbidNpmEPOg742nZ/Wtot8skqpoiNyxlTGqaxipIKXEx0fPDnjDwlG07T6pCqDJ&#10;3qlQp2NtWmQU9COJ57H/YVQLrj94HH8TlAYdQ59Olz6xo0MUnJNpsphNMKKwNaz91STzqP6wNta9&#10;Z6pFfpFjJgDZ+kqSjBxureujz1HeLdWGCwF+kgmJOshiPIOcvG2V4JXfDYbZbQthEJQox6uySMpF&#10;oP0izKi9rAKaL856WDvCRb+GXIX0eEAJ8hlWvWJ+LuLFer6ep6N0PF2P0rgsR6tNkY6mm2Q2Kd+V&#10;RVEmv3xqSZo1vKqY9Nmd1Zukf6eOYY563V30+2eyRTyJ0/I12eh5GqEPwOr8H9gFVXgh9IJyx+0R&#10;iuPVsVXVCfQRlAASgJcE+tUo8wOjDqYyx/b7nhiGkfgoQWOLJE39GAcDFuapd3v2EkkBIsfUGYx6&#10;o3D90O+14bvGyy70VqoVKLLmQRGP+Qw6hpkLNIb3wQ/1UztEPb5iy98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCu9U0S2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBFdlMF3dJt&#10;uiwFBREPruI5Tcam2Exqk91Wf72je9DLPIY3vPdNuZl9Lw44xi6QgstlBgLJBNtRq+Dl+XaRg4hJ&#10;k9V9IFTwiRE21elJqQsbJnrCwy61gkMoFlqBS2kopIzGoddxGQYk9t7C6HXidWylHfXE4b6XV1l2&#10;I73uiBucHrB2aN53e69gVd9R8/j6ZerVx2y29/Hhwk2NUudn83YNIuGc/o7hB5/RoWKmJuzJRtEr&#10;4EfS72Qvz69BNEeVVSn/s1ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEFjtfeDAgAA&#10;DQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK71TRLZ&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" fillcolor="#c0504d" strokecolor="#adc1d9" strokeweight="1pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="627ACEA1" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="00CC68B9">
                     <w:pPr>
                       <w:pStyle w:val="Pidipagina"/>
                       <w:rPr>
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidR="00392AE0">
                       <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
                     </w:r>
@@ -4149,61 +4148,61 @@
         <w:r w:rsidR="00392AE0">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="00392AE0" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="24B45DD2" w14:textId="77777777" w:rsidR="00AF524C" w:rsidRDefault="00AF524C">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FF67D1A" w14:textId="77777777" w:rsidR="009C3815" w:rsidRDefault="009C3815" w:rsidP="004C0F92">
+    <w:p w14:paraId="5EF8D8FB" w14:textId="77777777" w:rsidR="00FF7F10" w:rsidRDefault="00FF7F10" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6277E8C4" w14:textId="77777777" w:rsidR="009C3815" w:rsidRDefault="009C3815" w:rsidP="004C0F92">
+    <w:p w14:paraId="6D0E7205" w14:textId="77777777" w:rsidR="00FF7F10" w:rsidRDefault="00FF7F10" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="79A9FF6E" w14:textId="77777777" w:rsidR="00AF524C" w:rsidRDefault="00AF524C">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="017E9559" w14:textId="112CB048" w:rsidR="00045C91" w:rsidRDefault="006C4E3F" w:rsidP="002E06C6">
     <w:pPr>
@@ -4348,117 +4347,128 @@
       </w:drawing>
     </w:r>
     <w:r w:rsidR="002E06C6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                   </w:t>
     </w:r>
     <w:r w:rsidR="00392AE0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4297CC0F" w14:textId="293D7B64" w:rsidR="00392AE0" w:rsidRDefault="002E06C6" w:rsidP="002E06C6">
+  <w:p w14:paraId="4297CC0F" w14:textId="28713405" w:rsidR="00392AE0" w:rsidRDefault="002E06C6" w:rsidP="002E06C6">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                       </w:t>
     </w:r>
-    <w:r w:rsidR="008F1E2F">
+    <w:r w:rsidR="00D87CAD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="003902C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:i/>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00D71E5F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="006E3E42">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00603A24">
+    <w:r w:rsidR="003902C8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00D71E5F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006E3E42">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35546C3F" w14:textId="05268599" w:rsidR="00A45502" w:rsidRDefault="00A45502" w:rsidP="002E06C6">
@@ -4527,97 +4537,98 @@
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="78361193" w14:textId="77777777" w:rsidR="00AF524C" w:rsidRDefault="00AF524C">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
     <w:rsid w:val="00000650"/>
     <w:rsid w:val="00007597"/>
     <w:rsid w:val="00013ED8"/>
     <w:rsid w:val="0001723D"/>
     <w:rsid w:val="00020F4E"/>
     <w:rsid w:val="000213D8"/>
     <w:rsid w:val="000231A4"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="00025F81"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="00036584"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="00044B22"/>
     <w:rsid w:val="00045C91"/>
     <w:rsid w:val="0004658D"/>
     <w:rsid w:val="00052555"/>
     <w:rsid w:val="00052BD7"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00062AC6"/>
+    <w:rsid w:val="00063D89"/>
     <w:rsid w:val="000651B3"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="00067F1D"/>
     <w:rsid w:val="0007460E"/>
     <w:rsid w:val="0007461E"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="000A2303"/>
     <w:rsid w:val="000B583B"/>
     <w:rsid w:val="000B7D18"/>
     <w:rsid w:val="000C017D"/>
     <w:rsid w:val="000C0661"/>
     <w:rsid w:val="000C3A28"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C5E83"/>
     <w:rsid w:val="000C6DE3"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000D40DA"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="000F0F24"/>
     <w:rsid w:val="000F38E5"/>
     <w:rsid w:val="000F500E"/>
@@ -4636,221 +4647,233 @@
     <w:rsid w:val="001538F5"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="00157E6E"/>
     <w:rsid w:val="00162550"/>
     <w:rsid w:val="00165B46"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="00197A54"/>
     <w:rsid w:val="001A2281"/>
     <w:rsid w:val="001A52D8"/>
     <w:rsid w:val="001A6B70"/>
     <w:rsid w:val="001B3234"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001C37D6"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D32B0"/>
     <w:rsid w:val="001D5CA9"/>
     <w:rsid w:val="001E3119"/>
+    <w:rsid w:val="001E312A"/>
     <w:rsid w:val="001F2586"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="00203F3B"/>
     <w:rsid w:val="00205607"/>
+    <w:rsid w:val="002076AC"/>
     <w:rsid w:val="00213292"/>
     <w:rsid w:val="00215805"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="00243FA3"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="00261816"/>
     <w:rsid w:val="00263E4D"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="00280149"/>
     <w:rsid w:val="00284C62"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="00297E98"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002B21E5"/>
     <w:rsid w:val="002B7815"/>
     <w:rsid w:val="002C1610"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
     <w:rsid w:val="002D3EB8"/>
     <w:rsid w:val="002D4EDD"/>
     <w:rsid w:val="002E06C6"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E10B9"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002F0338"/>
     <w:rsid w:val="002F4546"/>
     <w:rsid w:val="002F5218"/>
     <w:rsid w:val="003014CB"/>
     <w:rsid w:val="00306695"/>
     <w:rsid w:val="0032512C"/>
     <w:rsid w:val="003251C1"/>
     <w:rsid w:val="00326DA9"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00343B9B"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="003520F9"/>
     <w:rsid w:val="00352289"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="003644E9"/>
+    <w:rsid w:val="00365887"/>
     <w:rsid w:val="003662CC"/>
     <w:rsid w:val="00367370"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="00370E98"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="00377BD0"/>
     <w:rsid w:val="003811FB"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="00387E77"/>
+    <w:rsid w:val="003902C8"/>
     <w:rsid w:val="00392AE0"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="00393166"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="00397FD7"/>
     <w:rsid w:val="003A4D8B"/>
     <w:rsid w:val="003A7624"/>
     <w:rsid w:val="003B193C"/>
     <w:rsid w:val="003B5542"/>
+    <w:rsid w:val="003C2969"/>
     <w:rsid w:val="003C4EEC"/>
     <w:rsid w:val="003D1BDE"/>
     <w:rsid w:val="003D6511"/>
+    <w:rsid w:val="003E164F"/>
     <w:rsid w:val="003E3004"/>
     <w:rsid w:val="003E42FA"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F5C4E"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="0041060D"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00410CDC"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="00412707"/>
     <w:rsid w:val="00412874"/>
     <w:rsid w:val="00422070"/>
     <w:rsid w:val="004240BF"/>
     <w:rsid w:val="00430C2B"/>
     <w:rsid w:val="00437D4B"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="00443528"/>
     <w:rsid w:val="0045166B"/>
     <w:rsid w:val="00454106"/>
     <w:rsid w:val="00467C97"/>
     <w:rsid w:val="004755E9"/>
+    <w:rsid w:val="00480D42"/>
     <w:rsid w:val="00485739"/>
     <w:rsid w:val="0049562B"/>
     <w:rsid w:val="004A0E67"/>
     <w:rsid w:val="004A61DA"/>
     <w:rsid w:val="004B256F"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B7AAB"/>
     <w:rsid w:val="004C0F92"/>
     <w:rsid w:val="004C3680"/>
+    <w:rsid w:val="004C3EC1"/>
     <w:rsid w:val="004C5B83"/>
     <w:rsid w:val="004C5D50"/>
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004D602E"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E2212"/>
     <w:rsid w:val="004E4108"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F5A29"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="00521406"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="00524E74"/>
     <w:rsid w:val="0052538C"/>
     <w:rsid w:val="00526C90"/>
     <w:rsid w:val="00532264"/>
     <w:rsid w:val="00532CAF"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="00550460"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="0055637A"/>
     <w:rsid w:val="00556618"/>
     <w:rsid w:val="00565C1E"/>
     <w:rsid w:val="00566971"/>
     <w:rsid w:val="00572100"/>
     <w:rsid w:val="0057259A"/>
     <w:rsid w:val="00576ED8"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="00580B2B"/>
     <w:rsid w:val="00581FD3"/>
+    <w:rsid w:val="005869BC"/>
     <w:rsid w:val="00590871"/>
     <w:rsid w:val="00592CF2"/>
     <w:rsid w:val="00593EE3"/>
     <w:rsid w:val="00596D69"/>
     <w:rsid w:val="005A6930"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
+    <w:rsid w:val="005B2836"/>
     <w:rsid w:val="005B5454"/>
+    <w:rsid w:val="005C1A3C"/>
     <w:rsid w:val="005C4A31"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D35B8"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E37F4"/>
     <w:rsid w:val="005E4C09"/>
     <w:rsid w:val="005F0F61"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="00603A24"/>
     <w:rsid w:val="00612571"/>
     <w:rsid w:val="0061477A"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616C92"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00632972"/>
     <w:rsid w:val="006329BF"/>
     <w:rsid w:val="00632F90"/>
     <w:rsid w:val="00633DFC"/>
     <w:rsid w:val="00635E60"/>
     <w:rsid w:val="006365AF"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00637633"/>
     <w:rsid w:val="00642EA4"/>
+    <w:rsid w:val="006525E5"/>
     <w:rsid w:val="00652DA4"/>
     <w:rsid w:val="006544BE"/>
     <w:rsid w:val="00666B79"/>
     <w:rsid w:val="006708FB"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="006813B4"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="00697B0E"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A42A8"/>
     <w:rsid w:val="006A6AFE"/>
     <w:rsid w:val="006B133B"/>
     <w:rsid w:val="006B1917"/>
     <w:rsid w:val="006B1AA4"/>
     <w:rsid w:val="006B431F"/>
     <w:rsid w:val="006C2A0E"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C3898"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006D0AB6"/>
     <w:rsid w:val="006D3F34"/>
@@ -4895,50 +4918,51 @@
     <w:rsid w:val="007B7C66"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007C2597"/>
     <w:rsid w:val="007C364A"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D16FE"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E0384"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E31ED"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F3561"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="00800C11"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008146D6"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="00816368"/>
     <w:rsid w:val="008168C3"/>
     <w:rsid w:val="008171D0"/>
+    <w:rsid w:val="00824E53"/>
     <w:rsid w:val="00832829"/>
     <w:rsid w:val="008401C1"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="0084710A"/>
     <w:rsid w:val="00855266"/>
     <w:rsid w:val="008657D9"/>
     <w:rsid w:val="00866B29"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="0087750D"/>
     <w:rsid w:val="00880EFB"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="00883EFB"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="008877F7"/>
     <w:rsid w:val="00890E3F"/>
@@ -4955,105 +4979,108 @@
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008F1E2F"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F6E89"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="009016F4"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="00907DB5"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="00921375"/>
     <w:rsid w:val="009219A2"/>
     <w:rsid w:val="00923D1A"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00932326"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00941CEF"/>
     <w:rsid w:val="00945E27"/>
     <w:rsid w:val="00954909"/>
     <w:rsid w:val="00961EB2"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="009679B0"/>
+    <w:rsid w:val="00970561"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="00991878"/>
     <w:rsid w:val="009954A4"/>
     <w:rsid w:val="009A0035"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A07B5"/>
     <w:rsid w:val="009A1F04"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009B4029"/>
     <w:rsid w:val="009B5E96"/>
     <w:rsid w:val="009B6789"/>
+    <w:rsid w:val="009C0E77"/>
     <w:rsid w:val="009C3815"/>
     <w:rsid w:val="009C5877"/>
     <w:rsid w:val="009C5F47"/>
     <w:rsid w:val="009D094D"/>
     <w:rsid w:val="009D386A"/>
     <w:rsid w:val="009D44B7"/>
     <w:rsid w:val="009D5EC0"/>
     <w:rsid w:val="009E55DB"/>
     <w:rsid w:val="009E5D13"/>
     <w:rsid w:val="009E7557"/>
     <w:rsid w:val="009E7653"/>
     <w:rsid w:val="009E796A"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="00A00921"/>
     <w:rsid w:val="00A01320"/>
     <w:rsid w:val="00A01D0F"/>
     <w:rsid w:val="00A02B1E"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A051F9"/>
     <w:rsid w:val="00A066C6"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A15924"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A20612"/>
     <w:rsid w:val="00A224E9"/>
     <w:rsid w:val="00A23665"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A30CC5"/>
     <w:rsid w:val="00A362BC"/>
     <w:rsid w:val="00A416DE"/>
     <w:rsid w:val="00A45502"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A46B9D"/>
     <w:rsid w:val="00A547FC"/>
     <w:rsid w:val="00A55F59"/>
     <w:rsid w:val="00A649E6"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A8412D"/>
+    <w:rsid w:val="00A87C53"/>
     <w:rsid w:val="00A92D3C"/>
     <w:rsid w:val="00AA01FB"/>
     <w:rsid w:val="00AA0940"/>
     <w:rsid w:val="00AB010C"/>
     <w:rsid w:val="00AB3B0D"/>
     <w:rsid w:val="00AB62AA"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AC68BE"/>
     <w:rsid w:val="00AC6A86"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AD6212"/>
     <w:rsid w:val="00AD624E"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00AF524C"/>
     <w:rsid w:val="00B014A3"/>
     <w:rsid w:val="00B023EA"/>
     <w:rsid w:val="00B05FF4"/>
     <w:rsid w:val="00B10990"/>
     <w:rsid w:val="00B123B0"/>
     <w:rsid w:val="00B13D2A"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B25FCD"/>
     <w:rsid w:val="00B26A19"/>
     <w:rsid w:val="00B26BE6"/>
@@ -5107,107 +5134,111 @@
     <w:rsid w:val="00C21DF7"/>
     <w:rsid w:val="00C260D1"/>
     <w:rsid w:val="00C265CA"/>
     <w:rsid w:val="00C31119"/>
     <w:rsid w:val="00C338DD"/>
     <w:rsid w:val="00C41A81"/>
     <w:rsid w:val="00C4710F"/>
     <w:rsid w:val="00C479F5"/>
     <w:rsid w:val="00C5192D"/>
     <w:rsid w:val="00C5271F"/>
     <w:rsid w:val="00C55000"/>
     <w:rsid w:val="00C60EC1"/>
     <w:rsid w:val="00C614D8"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C64A71"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C80546"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C87F53"/>
     <w:rsid w:val="00C90783"/>
     <w:rsid w:val="00C90FE6"/>
     <w:rsid w:val="00C91406"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C93E33"/>
+    <w:rsid w:val="00CA05E9"/>
     <w:rsid w:val="00CA20F0"/>
     <w:rsid w:val="00CA5AB4"/>
     <w:rsid w:val="00CA6BFD"/>
     <w:rsid w:val="00CA72AD"/>
     <w:rsid w:val="00CA76F3"/>
     <w:rsid w:val="00CB10CC"/>
+    <w:rsid w:val="00CB2681"/>
     <w:rsid w:val="00CB57CE"/>
     <w:rsid w:val="00CC16D2"/>
     <w:rsid w:val="00CC2436"/>
     <w:rsid w:val="00CC5B29"/>
     <w:rsid w:val="00CC68B9"/>
     <w:rsid w:val="00CD116B"/>
     <w:rsid w:val="00CD355F"/>
     <w:rsid w:val="00CD6D6C"/>
     <w:rsid w:val="00CD7B80"/>
     <w:rsid w:val="00CE2DB6"/>
     <w:rsid w:val="00CE3BE3"/>
     <w:rsid w:val="00CE5BAE"/>
     <w:rsid w:val="00CF16A1"/>
     <w:rsid w:val="00CF585A"/>
     <w:rsid w:val="00CF6A52"/>
     <w:rsid w:val="00D003B6"/>
     <w:rsid w:val="00D0086F"/>
     <w:rsid w:val="00D03A92"/>
     <w:rsid w:val="00D06B51"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D11D6F"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D15FAC"/>
     <w:rsid w:val="00D21272"/>
     <w:rsid w:val="00D21931"/>
     <w:rsid w:val="00D2449C"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D372D4"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D37726"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D46EA2"/>
     <w:rsid w:val="00D47F23"/>
     <w:rsid w:val="00D51F11"/>
     <w:rsid w:val="00D53C01"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D65066"/>
     <w:rsid w:val="00D66057"/>
     <w:rsid w:val="00D67AB9"/>
+    <w:rsid w:val="00D70B22"/>
     <w:rsid w:val="00D71E5F"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
     <w:rsid w:val="00D83F24"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D86C61"/>
     <w:rsid w:val="00D872F4"/>
+    <w:rsid w:val="00D87CAD"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00D96853"/>
     <w:rsid w:val="00DA1C4A"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA4ECD"/>
     <w:rsid w:val="00DA6344"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DB35B7"/>
     <w:rsid w:val="00DB5E47"/>
     <w:rsid w:val="00DC00BA"/>
     <w:rsid w:val="00DC3A90"/>
     <w:rsid w:val="00DD0E6C"/>
     <w:rsid w:val="00DD1965"/>
     <w:rsid w:val="00DE3DB6"/>
     <w:rsid w:val="00DE4E8C"/>
     <w:rsid w:val="00DE5B16"/>
     <w:rsid w:val="00DE6C1D"/>
     <w:rsid w:val="00DF3EF0"/>
     <w:rsid w:val="00DF443E"/>
     <w:rsid w:val="00DF5BD2"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E00E56"/>
     <w:rsid w:val="00E01A20"/>
     <w:rsid w:val="00E01F87"/>
     <w:rsid w:val="00E113D1"/>
@@ -5274,51 +5305,53 @@
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F71D19"/>
     <w:rsid w:val="00F73812"/>
     <w:rsid w:val="00F75EFB"/>
     <w:rsid w:val="00F82CEB"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F86A77"/>
     <w:rsid w:val="00F87DDB"/>
     <w:rsid w:val="00F94F0E"/>
     <w:rsid w:val="00FA1219"/>
     <w:rsid w:val="00FA14E1"/>
     <w:rsid w:val="00FA205C"/>
     <w:rsid w:val="00FA24A7"/>
     <w:rsid w:val="00FA50D0"/>
     <w:rsid w:val="00FA7713"/>
     <w:rsid w:val="00FB1733"/>
     <w:rsid w:val="00FB307D"/>
     <w:rsid w:val="00FB52C8"/>
     <w:rsid w:val="00FB755E"/>
     <w:rsid w:val="00FC1C27"/>
     <w:rsid w:val="00FC56AC"/>
     <w:rsid w:val="00FD6C78"/>
     <w:rsid w:val="00FE2827"/>
     <w:rsid w:val="00FE3178"/>
+    <w:rsid w:val="00FF553D"/>
     <w:rsid w:val="00FF63BE"/>
+    <w:rsid w:val="00FF7F10"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A2FB8A6"/>
@@ -14010,62 +14043,71 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100AC663012C0152B4C84328BF7F548C7D8" ma:contentTypeVersion="16" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="8f33bd00d781c46f5ba1c41d094a0e30">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3" xmlns:ns4="97123579-b0b1-4ef9-b833-9e7ee386b8e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77f3c40e6922d47ff4b8674716f8fa50" ns3:_="" ns4:_="">
     <xsd:import namespace="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3"/>
     <xsd:import namespace="97123579-b0b1-4ef9-b833-9e7ee386b8e7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
@@ -14260,100 +14302,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F698157-6A40-43CE-BBD8-838AD2E94D4E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{993FD3A1-6B41-40F1-82B1-3BBD72AA5A82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F698157-6A40-43CE-BBD8-838AD2E94D4E}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA5BB522-6078-4422-8CA8-006E50E9188E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3709655E-6D7C-42F5-8312-B372D694B1C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3"/>
     <ds:schemaRef ds:uri="97123579-b0b1-4ef9-b833-9e7ee386b8e7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1669</Words>
   <Characters>9518</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>