--- v0 (2026-05-30)
+++ v1 (2026-07-18)
@@ -794,51 +794,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9138" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10DB2A34" w14:textId="14222268" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00EF39B0" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="10DB2A34" w14:textId="14222268" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="005E470F" w:rsidP="00AE2E6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00AE2E6A" w:rsidRPr="00956A0E">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>info@obiettivotropici.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00956A0E" w:rsidRPr="00956A0E">
@@ -1015,61 +1015,61 @@
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E2212" w:rsidRPr="00B55F14" w:rsidSect="00AE2E6A">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="055AC707" w14:textId="77777777" w:rsidR="00444284" w:rsidRDefault="00444284" w:rsidP="004C0F92">
+    <w:p w14:paraId="3CB7FA17" w14:textId="77777777" w:rsidR="00207D3E" w:rsidRDefault="00207D3E" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E781110" w14:textId="77777777" w:rsidR="00444284" w:rsidRDefault="00444284" w:rsidP="004C0F92">
+    <w:p w14:paraId="6294E717" w14:textId="77777777" w:rsidR="00207D3E" w:rsidRDefault="00207D3E" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1099,51 +1099,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3752578E" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="21D3DA94" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="00EF39B0">
+      <w:p w14:paraId="21D3DA94" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="005E470F">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:pict w14:anchorId="2DCCAA69">
             <v:oval id="Ovale 10" o:spid="_x0000_s1025" style="position:absolute;margin-left:0;margin-top:0;width:44.25pt;height:44.25pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBY7X3gwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5OU9BZtuqqSFpAW&#10;dqWFD3Adp7FwbGO7TQvi3xk7afcmJIToQ+oZj4/nzJzx9c2xFejAjOVK5ji5ijFikqqKy12Ov37Z&#10;jOYYWUdkRYSSLMcnZvHN8u2b605nbKwaJSpmEIBIm3U6x41zOosiSxvWEnulNJOwWSvTEgem2UWV&#10;IR2gtyIax/E06pSptFGUWQvest/Ey4Bf14y6u7q2zCGRY8jNha8J363/Rstrku0M0Q2nQxrkH7Jo&#10;CZdw6QWqJI6gveGvoFpOjbKqdldUtZGqa05Z4ABskvgFm4eGaBa4QHGsvpTJ/j9Y+vlwbxCvoHdQ&#10;Hkla6NHdgQiGwIbidNpmEPOg742nZ/Wtot8skqpoiNyxlTGqaxipIKXEx0fPDnjDwlG07T6pCqDJ&#10;3qlQp2NtWmQU9COJ57H/YVQLrj94HH8TlAYdQ59Olz6xo0MUnJNpsphNMKKwNaz91STzqP6wNta9&#10;Z6pFfpFjJgDZ+kqSjBxureujz1HeLdWGCwF+kgmJOshiPIOcvG2V4JXfDYbZbQthEJQox6uySMpF&#10;oP0izKi9rAKaL856WDvCRb+GXIX0eEAJ8hlWvWJ+LuLFer6ep6N0PF2P0rgsR6tNkY6mm2Q2Kd+V&#10;RVEmv3xqSZo1vKqY9Nmd1Zukf6eOYY563V30+2eyRTyJ0/I12eh5GqEPwOr8H9gFVXgh9IJyx+0R&#10;iuPVsVXVCfQRlAASgJcE+tUo8wOjDqYyx/b7nhiGkfgoQWOLJE39GAcDFuapd3v2EkkBIsfUGYx6&#10;o3D90O+14bvGyy70VqoVKLLmQRGP+Qw6hpkLNIb3wQ/1UztEPb5iy98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCu9U0S2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBFdlMF3dJt&#10;uiwFBREPruI5Tcam2Exqk91Wf72je9DLPIY3vPdNuZl9Lw44xi6QgstlBgLJBNtRq+Dl+XaRg4hJ&#10;k9V9IFTwiRE21elJqQsbJnrCwy61gkMoFlqBS2kopIzGoddxGQYk9t7C6HXidWylHfXE4b6XV1l2&#10;I73uiBucHrB2aN53e69gVd9R8/j6ZerVx2y29/Hhwk2NUudn83YNIuGc/o7hB5/RoWKmJuzJRtEr&#10;4EfS72Qvz69BNEeVVSn/s1ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEFjtfeDAgAA&#10;DQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK71TRLZ&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" fillcolor="#c0504d" strokecolor="#adc1d9" strokeweight="1pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4C81E21F" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="000C5437">
                     <w:pPr>
                       <w:pStyle w:val="Pidipagina"/>
                       <w:rPr>
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidR="00392AE0">
                       <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
                     </w:r>
@@ -1173,61 +1173,61 @@
         <w:r w:rsidR="00392AE0">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="00392AE0" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7BEBFC9A" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0732EFE0" w14:textId="77777777" w:rsidR="00444284" w:rsidRDefault="00444284" w:rsidP="004C0F92">
+    <w:p w14:paraId="1891E20F" w14:textId="77777777" w:rsidR="00207D3E" w:rsidRDefault="00207D3E" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D8480D8" w14:textId="77777777" w:rsidR="00444284" w:rsidRDefault="00444284" w:rsidP="004C0F92">
+    <w:p w14:paraId="435EF83C" w14:textId="77777777" w:rsidR="00207D3E" w:rsidRDefault="00207D3E" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="315D13D3" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="75A3E6B9" w14:textId="54C22ED3" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00D4149F" w:rsidP="00E2491C">
     <w:pPr>
@@ -1362,117 +1362,117 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E2491C" w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2BD745D6" w14:textId="7AA345FB" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
+  <w:p w14:paraId="2BD745D6" w14:textId="271C255C" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                       </w:t>
     </w:r>
-    <w:r w:rsidR="00EF39B0">
+    <w:r w:rsidR="005E470F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>26</w:t>
+      <w:t>23</w:t>
     </w:r>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00E32A67">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="009C26AE">
+    <w:r w:rsidR="00860DD9">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00E32A67">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C9EFBAE" w14:textId="77777777" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
@@ -1537,51 +1537,51 @@
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="27595528" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
@@ -1635,89 +1635,91 @@
     <w:rsid w:val="0014698E"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="00164F45"/>
     <w:rsid w:val="001703FC"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00187BDE"/>
     <w:rsid w:val="00193E31"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001B55C4"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001C4857"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D7333"/>
     <w:rsid w:val="001E3119"/>
     <w:rsid w:val="001F2586"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="001F7B8D"/>
     <w:rsid w:val="00205607"/>
+    <w:rsid w:val="00207D3E"/>
     <w:rsid w:val="00212E9F"/>
     <w:rsid w:val="00215EFF"/>
     <w:rsid w:val="0022131A"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00230A73"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="002318C4"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00233810"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="00246AF7"/>
     <w:rsid w:val="00247246"/>
     <w:rsid w:val="0025234B"/>
     <w:rsid w:val="0025727E"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="00263A6D"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="0026607B"/>
     <w:rsid w:val="00271CF6"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294C06"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002A64AD"/>
     <w:rsid w:val="002B0207"/>
     <w:rsid w:val="002B21E5"/>
     <w:rsid w:val="002B433E"/>
     <w:rsid w:val="002B78B7"/>
     <w:rsid w:val="002C1637"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
     <w:rsid w:val="002D11EC"/>
     <w:rsid w:val="002D3E4F"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002E6EAB"/>
     <w:rsid w:val="002E7007"/>
+    <w:rsid w:val="002F216D"/>
     <w:rsid w:val="002F5218"/>
     <w:rsid w:val="002F635E"/>
     <w:rsid w:val="003014CB"/>
     <w:rsid w:val="00301909"/>
     <w:rsid w:val="00313518"/>
     <w:rsid w:val="00315E6B"/>
     <w:rsid w:val="00317C7C"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00334708"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="00345A5C"/>
     <w:rsid w:val="00351DA9"/>
     <w:rsid w:val="003524D1"/>
     <w:rsid w:val="0035594C"/>
     <w:rsid w:val="00357AF3"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="00363BFD"/>
     <w:rsid w:val="00367370"/>
     <w:rsid w:val="00370A1F"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="0038435F"/>
     <w:rsid w:val="00387842"/>
@@ -1760,83 +1762,86 @@
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004D6787"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E2212"/>
     <w:rsid w:val="004E4108"/>
     <w:rsid w:val="004E7B0F"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F5A29"/>
     <w:rsid w:val="00504EFF"/>
     <w:rsid w:val="00505B55"/>
     <w:rsid w:val="00512091"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="00520BC7"/>
     <w:rsid w:val="005249F4"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="0053609A"/>
     <w:rsid w:val="00541531"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="0055637A"/>
     <w:rsid w:val="00557BBF"/>
+    <w:rsid w:val="00557CE5"/>
     <w:rsid w:val="0056427C"/>
     <w:rsid w:val="00565C1E"/>
     <w:rsid w:val="00572100"/>
     <w:rsid w:val="00577907"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="0058156A"/>
     <w:rsid w:val="00581B36"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="00590871"/>
     <w:rsid w:val="005A3788"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D35B8"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E37F4"/>
+    <w:rsid w:val="005E470F"/>
     <w:rsid w:val="005E7B1D"/>
     <w:rsid w:val="005F08CC"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="00601773"/>
     <w:rsid w:val="00604782"/>
     <w:rsid w:val="006053BB"/>
     <w:rsid w:val="00616234"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616C92"/>
     <w:rsid w:val="0062465A"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00631BAF"/>
     <w:rsid w:val="00632D6A"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00642EA4"/>
+    <w:rsid w:val="00651190"/>
     <w:rsid w:val="00664F55"/>
     <w:rsid w:val="00665AEA"/>
     <w:rsid w:val="00675192"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="0068176D"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A42A8"/>
     <w:rsid w:val="006B7BAA"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006C63C6"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E240B"/>
     <w:rsid w:val="006E2B49"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="006F4BD6"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007012EE"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00706196"/>
@@ -1866,95 +1871,97 @@
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3230"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F0662"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="008019E7"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008168C3"/>
     <w:rsid w:val="008171D0"/>
     <w:rsid w:val="00827ACE"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00842648"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="00855266"/>
     <w:rsid w:val="008552ED"/>
     <w:rsid w:val="00857F28"/>
+    <w:rsid w:val="00860DD9"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874243"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="0087750D"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="00893ACD"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="00894CAD"/>
     <w:rsid w:val="008975E9"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A10A6"/>
     <w:rsid w:val="008A6E06"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008B2B90"/>
     <w:rsid w:val="008C1114"/>
     <w:rsid w:val="008C1C90"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008D098E"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008E74E3"/>
     <w:rsid w:val="008E76E5"/>
     <w:rsid w:val="008F18D8"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="00904B8F"/>
     <w:rsid w:val="00905CCF"/>
     <w:rsid w:val="00911587"/>
     <w:rsid w:val="00912369"/>
     <w:rsid w:val="009143C2"/>
     <w:rsid w:val="00915A9C"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="009240FC"/>
     <w:rsid w:val="009248A4"/>
+    <w:rsid w:val="00925FB1"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00942075"/>
     <w:rsid w:val="00945887"/>
     <w:rsid w:val="00955A35"/>
     <w:rsid w:val="00956A0E"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="00976F6F"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="00984D0F"/>
     <w:rsid w:val="00987248"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="00990D94"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A43E7"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009A7134"/>
     <w:rsid w:val="009B6789"/>
     <w:rsid w:val="009C08FE"/>
     <w:rsid w:val="009C26AE"/>
     <w:rsid w:val="009C5877"/>
     <w:rsid w:val="009D094D"/>
@@ -2013,56 +2020,58 @@
     <w:rsid w:val="00B55F14"/>
     <w:rsid w:val="00B566F1"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B74800"/>
     <w:rsid w:val="00B7719D"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
     <w:rsid w:val="00B84612"/>
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00BA02DF"/>
     <w:rsid w:val="00BB0D97"/>
     <w:rsid w:val="00BB5793"/>
     <w:rsid w:val="00BB79A0"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BE12D2"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BF651E"/>
     <w:rsid w:val="00C005B6"/>
     <w:rsid w:val="00C03E8A"/>
     <w:rsid w:val="00C05185"/>
     <w:rsid w:val="00C06273"/>
     <w:rsid w:val="00C13C30"/>
+    <w:rsid w:val="00C16A61"/>
     <w:rsid w:val="00C20B46"/>
     <w:rsid w:val="00C260D1"/>
     <w:rsid w:val="00C26186"/>
     <w:rsid w:val="00C31061"/>
     <w:rsid w:val="00C31119"/>
     <w:rsid w:val="00C31E57"/>
+    <w:rsid w:val="00C450D6"/>
     <w:rsid w:val="00C47680"/>
     <w:rsid w:val="00C479F5"/>
     <w:rsid w:val="00C5192D"/>
     <w:rsid w:val="00C60EC1"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C67E12"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C77372"/>
     <w:rsid w:val="00C80546"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C930DE"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00CA39CB"/>
     <w:rsid w:val="00CA5AB4"/>
     <w:rsid w:val="00CA6BFD"/>
     <w:rsid w:val="00CA72AD"/>
     <w:rsid w:val="00CB57CE"/>
     <w:rsid w:val="00CB7941"/>
     <w:rsid w:val="00CC16D2"/>
     <w:rsid w:val="00CC1D48"/>
     <w:rsid w:val="00CC5B29"/>
     <w:rsid w:val="00CD7618"/>
     <w:rsid w:val="00CE31FF"/>
@@ -2072,50 +2081,51 @@
     <w:rsid w:val="00CF6A52"/>
     <w:rsid w:val="00D0086F"/>
     <w:rsid w:val="00D03A92"/>
     <w:rsid w:val="00D06B51"/>
     <w:rsid w:val="00D07FE8"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D15A16"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D25E9D"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D3585E"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D4149F"/>
     <w:rsid w:val="00D41A80"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D61105"/>
     <w:rsid w:val="00D6115D"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
+    <w:rsid w:val="00D8275B"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DB417D"/>
     <w:rsid w:val="00DB448C"/>
     <w:rsid w:val="00DB62DF"/>
     <w:rsid w:val="00DD0D50"/>
     <w:rsid w:val="00DD1965"/>
     <w:rsid w:val="00DD2901"/>
     <w:rsid w:val="00DE02A5"/>
     <w:rsid w:val="00DE5394"/>
     <w:rsid w:val="00DE5AD4"/>
     <w:rsid w:val="00DE6C1D"/>
     <w:rsid w:val="00DE76E0"/>
     <w:rsid w:val="00DF2920"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E113D1"/>
     <w:rsid w:val="00E152D3"/>
     <w:rsid w:val="00E17087"/>
     <w:rsid w:val="00E178B6"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E23F75"/>
     <w:rsid w:val="00E2491C"/>