--- v1 (2026-07-18)
+++ v2 (2026-09-05)
@@ -794,51 +794,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9138" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10DB2A34" w14:textId="14222268" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="005E470F" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="10DB2A34" w14:textId="14222268" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00D87CF6" w:rsidP="00AE2E6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00AE2E6A" w:rsidRPr="00956A0E">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>info@obiettivotropici.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00956A0E" w:rsidRPr="00956A0E">
@@ -1015,61 +1015,61 @@
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E2212" w:rsidRPr="00B55F14" w:rsidSect="00AE2E6A">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CB7FA17" w14:textId="77777777" w:rsidR="00207D3E" w:rsidRDefault="00207D3E" w:rsidP="004C0F92">
+    <w:p w14:paraId="36291850" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6294E717" w14:textId="77777777" w:rsidR="00207D3E" w:rsidRDefault="00207D3E" w:rsidP="004C0F92">
+    <w:p w14:paraId="6881DF40" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1099,51 +1099,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3752578E" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="21D3DA94" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="005E470F">
+      <w:p w14:paraId="21D3DA94" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="00D87CF6">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:pict w14:anchorId="2DCCAA69">
             <v:oval id="Ovale 10" o:spid="_x0000_s1025" style="position:absolute;margin-left:0;margin-top:0;width:44.25pt;height:44.25pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBY7X3gwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5OU9BZtuqqSFpAW&#10;dqWFD3Adp7FwbGO7TQvi3xk7afcmJIToQ+oZj4/nzJzx9c2xFejAjOVK5ji5ijFikqqKy12Ov37Z&#10;jOYYWUdkRYSSLMcnZvHN8u2b605nbKwaJSpmEIBIm3U6x41zOosiSxvWEnulNJOwWSvTEgem2UWV&#10;IR2gtyIax/E06pSptFGUWQvest/Ey4Bf14y6u7q2zCGRY8jNha8J363/Rstrku0M0Q2nQxrkH7Jo&#10;CZdw6QWqJI6gveGvoFpOjbKqdldUtZGqa05Z4ABskvgFm4eGaBa4QHGsvpTJ/j9Y+vlwbxCvoHdQ&#10;Hkla6NHdgQiGwIbidNpmEPOg742nZ/Wtot8skqpoiNyxlTGqaxipIKXEx0fPDnjDwlG07T6pCqDJ&#10;3qlQp2NtWmQU9COJ57H/YVQLrj94HH8TlAYdQ59Olz6xo0MUnJNpsphNMKKwNaz91STzqP6wNta9&#10;Z6pFfpFjJgDZ+kqSjBxureujz1HeLdWGCwF+kgmJOshiPIOcvG2V4JXfDYbZbQthEJQox6uySMpF&#10;oP0izKi9rAKaL856WDvCRb+GXIX0eEAJ8hlWvWJ+LuLFer6ep6N0PF2P0rgsR6tNkY6mm2Q2Kd+V&#10;RVEmv3xqSZo1vKqY9Nmd1Zukf6eOYY563V30+2eyRTyJ0/I12eh5GqEPwOr8H9gFVXgh9IJyx+0R&#10;iuPVsVXVCfQRlAASgJcE+tUo8wOjDqYyx/b7nhiGkfgoQWOLJE39GAcDFuapd3v2EkkBIsfUGYx6&#10;o3D90O+14bvGyy70VqoVKLLmQRGP+Qw6hpkLNIb3wQ/1UztEPb5iy98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCu9U0S2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBFdlMF3dJt&#10;uiwFBREPruI5Tcam2Exqk91Wf72je9DLPIY3vPdNuZl9Lw44xi6QgstlBgLJBNtRq+Dl+XaRg4hJ&#10;k9V9IFTwiRE21elJqQsbJnrCwy61gkMoFlqBS2kopIzGoddxGQYk9t7C6HXidWylHfXE4b6XV1l2&#10;I73uiBucHrB2aN53e69gVd9R8/j6ZerVx2y29/Hhwk2NUudn83YNIuGc/o7hB5/RoWKmJuzJRtEr&#10;4EfS72Qvz69BNEeVVSn/s1ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEFjtfeDAgAA&#10;DQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK71TRLZ&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" fillcolor="#c0504d" strokecolor="#adc1d9" strokeweight="1pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4C81E21F" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="000C5437">
                     <w:pPr>
                       <w:pStyle w:val="Pidipagina"/>
                       <w:rPr>
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidR="00392AE0">
                       <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
                     </w:r>
@@ -1173,61 +1173,61 @@
         <w:r w:rsidR="00392AE0">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="00392AE0" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7BEBFC9A" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1891E20F" w14:textId="77777777" w:rsidR="00207D3E" w:rsidRDefault="00207D3E" w:rsidP="004C0F92">
+    <w:p w14:paraId="128119D0" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="435EF83C" w14:textId="77777777" w:rsidR="00207D3E" w:rsidRDefault="00207D3E" w:rsidP="004C0F92">
+    <w:p w14:paraId="7E0BF138" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="315D13D3" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="75A3E6B9" w14:textId="54C22ED3" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00D4149F" w:rsidP="00E2491C">
     <w:pPr>
@@ -1362,117 +1362,128 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E2491C" w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2BD745D6" w14:textId="271C255C" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
+  <w:p w14:paraId="2BD745D6" w14:textId="24CB4622" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                       </w:t>
     </w:r>
-    <w:r w:rsidR="005E470F">
+    <w:r w:rsidR="00453AD7">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00D87CF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00E32A67">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00860DD9">
+    <w:r w:rsidR="00D87CF6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00E32A67">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C9EFBAE" w14:textId="77777777" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
@@ -1537,51 +1548,51 @@
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="27595528" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
@@ -1611,50 +1622,51 @@
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="0009084D"/>
     <w:rsid w:val="00092096"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="00096AC3"/>
     <w:rsid w:val="000B25FE"/>
     <w:rsid w:val="000B4512"/>
     <w:rsid w:val="000B583B"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C5437"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000D668B"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="001056F3"/>
     <w:rsid w:val="001057DB"/>
     <w:rsid w:val="00105CE7"/>
     <w:rsid w:val="00111E97"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="00132D38"/>
     <w:rsid w:val="00141C38"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="0014698E"/>
+    <w:rsid w:val="00155C44"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="00164F45"/>
     <w:rsid w:val="001703FC"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00187BDE"/>
     <w:rsid w:val="00193E31"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001B55C4"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001C4857"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D7333"/>
     <w:rsid w:val="001E3119"/>
     <w:rsid w:val="001F2586"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="001F7B8D"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="00207D3E"/>
@@ -1669,285 +1681,301 @@
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00233810"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="00246AF7"/>
     <w:rsid w:val="00247246"/>
     <w:rsid w:val="0025234B"/>
     <w:rsid w:val="0025727E"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="00263A6D"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="0026607B"/>
     <w:rsid w:val="00271CF6"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294C06"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002A64AD"/>
     <w:rsid w:val="002B0207"/>
     <w:rsid w:val="002B21E5"/>
     <w:rsid w:val="002B433E"/>
     <w:rsid w:val="002B78B7"/>
     <w:rsid w:val="002C1637"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
+    <w:rsid w:val="002C40D4"/>
     <w:rsid w:val="002D11EC"/>
     <w:rsid w:val="002D3E4F"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002E6EAB"/>
     <w:rsid w:val="002E7007"/>
     <w:rsid w:val="002F216D"/>
     <w:rsid w:val="002F5218"/>
     <w:rsid w:val="002F635E"/>
     <w:rsid w:val="003014CB"/>
     <w:rsid w:val="00301909"/>
     <w:rsid w:val="00313518"/>
     <w:rsid w:val="00315E6B"/>
     <w:rsid w:val="00317C7C"/>
+    <w:rsid w:val="00321A03"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00334708"/>
+    <w:rsid w:val="00341A55"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="00345A5C"/>
     <w:rsid w:val="00351DA9"/>
     <w:rsid w:val="003524D1"/>
     <w:rsid w:val="0035594C"/>
     <w:rsid w:val="00357AF3"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="00363BFD"/>
     <w:rsid w:val="00367370"/>
     <w:rsid w:val="00370A1F"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="0038435F"/>
+    <w:rsid w:val="00385B29"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="00392AE0"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="003967CC"/>
     <w:rsid w:val="003A7624"/>
     <w:rsid w:val="003B0BB5"/>
     <w:rsid w:val="003C2C2F"/>
     <w:rsid w:val="003C3391"/>
+    <w:rsid w:val="003D3EB1"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003E3E2F"/>
     <w:rsid w:val="003E42FA"/>
+    <w:rsid w:val="003F1F5B"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="004039BB"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00410CDC"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="00435837"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="00444284"/>
     <w:rsid w:val="0045166B"/>
+    <w:rsid w:val="00453AD7"/>
     <w:rsid w:val="00466BAC"/>
     <w:rsid w:val="00473620"/>
     <w:rsid w:val="0048399E"/>
     <w:rsid w:val="004A0E67"/>
     <w:rsid w:val="004A7076"/>
     <w:rsid w:val="004B083E"/>
     <w:rsid w:val="004B256F"/>
     <w:rsid w:val="004B4094"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B7AAB"/>
     <w:rsid w:val="004C0F92"/>
     <w:rsid w:val="004D09AC"/>
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004D6787"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E2212"/>
     <w:rsid w:val="004E4108"/>
     <w:rsid w:val="004E7B0F"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F5A29"/>
     <w:rsid w:val="00504EFF"/>
     <w:rsid w:val="00505B55"/>
     <w:rsid w:val="00512091"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="00520BC7"/>
     <w:rsid w:val="005249F4"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="0053609A"/>
     <w:rsid w:val="00541531"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="0055637A"/>
     <w:rsid w:val="00557BBF"/>
     <w:rsid w:val="00557CE5"/>
     <w:rsid w:val="0056427C"/>
     <w:rsid w:val="00565C1E"/>
     <w:rsid w:val="00572100"/>
+    <w:rsid w:val="005770E6"/>
     <w:rsid w:val="00577907"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="0058156A"/>
     <w:rsid w:val="00581B36"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="00590871"/>
+    <w:rsid w:val="00590BC8"/>
     <w:rsid w:val="005A3788"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
+    <w:rsid w:val="005C3B92"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D35B8"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E37F4"/>
     <w:rsid w:val="005E470F"/>
     <w:rsid w:val="005E7B1D"/>
     <w:rsid w:val="005F08CC"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="00601773"/>
     <w:rsid w:val="00604782"/>
     <w:rsid w:val="006053BB"/>
     <w:rsid w:val="00616234"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616C92"/>
     <w:rsid w:val="0062465A"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00631BAF"/>
     <w:rsid w:val="00632D6A"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00642EA4"/>
     <w:rsid w:val="00651190"/>
     <w:rsid w:val="00664F55"/>
     <w:rsid w:val="00665AEA"/>
+    <w:rsid w:val="00670401"/>
+    <w:rsid w:val="00671046"/>
     <w:rsid w:val="00675192"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="0068176D"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A42A8"/>
+    <w:rsid w:val="006B73A4"/>
     <w:rsid w:val="006B7BAA"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006C63C6"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E240B"/>
     <w:rsid w:val="006E2B49"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="006F4BD6"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007012EE"/>
+    <w:rsid w:val="0070140E"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="00707C6E"/>
     <w:rsid w:val="00715E48"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="00721310"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="00727DAF"/>
     <w:rsid w:val="00736E47"/>
     <w:rsid w:val="00746748"/>
     <w:rsid w:val="007717C2"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00777DB0"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00780E97"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007812B9"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="0079135E"/>
     <w:rsid w:val="00794683"/>
     <w:rsid w:val="007973B8"/>
     <w:rsid w:val="007B3E29"/>
     <w:rsid w:val="007B7C66"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3230"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F0662"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="008019E7"/>
+    <w:rsid w:val="008027DB"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008168C3"/>
     <w:rsid w:val="008171D0"/>
     <w:rsid w:val="00827ACE"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00842648"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="00855266"/>
     <w:rsid w:val="008552ED"/>
     <w:rsid w:val="00857F28"/>
     <w:rsid w:val="00860DD9"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874243"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="0087750D"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="00893ACD"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="00894CAD"/>
     <w:rsid w:val="008975E9"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A10A6"/>
     <w:rsid w:val="008A6E06"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008B2B90"/>
     <w:rsid w:val="008C1114"/>
     <w:rsid w:val="008C1C90"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008D098E"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008E74E3"/>
     <w:rsid w:val="008E76E5"/>
+    <w:rsid w:val="008E7ABB"/>
     <w:rsid w:val="008F18D8"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="00904B8F"/>
     <w:rsid w:val="00905CCF"/>
     <w:rsid w:val="00911587"/>
     <w:rsid w:val="00912369"/>
     <w:rsid w:val="009143C2"/>
     <w:rsid w:val="00915A9C"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="009240FC"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="00925FB1"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00942075"/>
     <w:rsid w:val="00945887"/>
     <w:rsid w:val="00955A35"/>
     <w:rsid w:val="00956A0E"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="00976F6F"/>
     <w:rsid w:val="009817BB"/>
@@ -1987,50 +2015,51 @@
     <w:rsid w:val="00A75D47"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A874A8"/>
     <w:rsid w:val="00A946E3"/>
     <w:rsid w:val="00A96817"/>
     <w:rsid w:val="00AA01FB"/>
     <w:rsid w:val="00AA2E80"/>
     <w:rsid w:val="00AA315F"/>
     <w:rsid w:val="00AA5895"/>
     <w:rsid w:val="00AB48C7"/>
     <w:rsid w:val="00AB6568"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AC4932"/>
     <w:rsid w:val="00AD1FDE"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00AE2A7C"/>
     <w:rsid w:val="00AE2E6A"/>
     <w:rsid w:val="00AF2D1E"/>
     <w:rsid w:val="00AF5A8C"/>
     <w:rsid w:val="00B0638B"/>
     <w:rsid w:val="00B13766"/>
     <w:rsid w:val="00B16094"/>
+    <w:rsid w:val="00B179F0"/>
     <w:rsid w:val="00B17F27"/>
     <w:rsid w:val="00B2220F"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B30266"/>
     <w:rsid w:val="00B319C4"/>
     <w:rsid w:val="00B4534C"/>
     <w:rsid w:val="00B540C2"/>
     <w:rsid w:val="00B55A90"/>
     <w:rsid w:val="00B55F14"/>
     <w:rsid w:val="00B566F1"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B74800"/>
     <w:rsid w:val="00B7719D"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
     <w:rsid w:val="00B84612"/>
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00BA02DF"/>
     <w:rsid w:val="00BB0D97"/>
     <w:rsid w:val="00BB5793"/>
     <w:rsid w:val="00BB79A0"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BE10EF"/>
@@ -2053,135 +2082,140 @@
     <w:rsid w:val="00C47680"/>
     <w:rsid w:val="00C479F5"/>
     <w:rsid w:val="00C5192D"/>
     <w:rsid w:val="00C60EC1"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C67E12"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C77372"/>
     <w:rsid w:val="00C80546"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C930DE"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00CA39CB"/>
     <w:rsid w:val="00CA5AB4"/>
     <w:rsid w:val="00CA6BFD"/>
     <w:rsid w:val="00CA72AD"/>
     <w:rsid w:val="00CB57CE"/>
     <w:rsid w:val="00CB7941"/>
     <w:rsid w:val="00CC16D2"/>
     <w:rsid w:val="00CC1D48"/>
     <w:rsid w:val="00CC5B29"/>
     <w:rsid w:val="00CD7618"/>
     <w:rsid w:val="00CE31FF"/>
+    <w:rsid w:val="00CE5E7C"/>
     <w:rsid w:val="00CE7606"/>
     <w:rsid w:val="00CF4869"/>
     <w:rsid w:val="00CF585A"/>
     <w:rsid w:val="00CF6A52"/>
     <w:rsid w:val="00D0086F"/>
     <w:rsid w:val="00D03A92"/>
     <w:rsid w:val="00D06B51"/>
     <w:rsid w:val="00D07FE8"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D15A16"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D25E9D"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D3585E"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D4149F"/>
     <w:rsid w:val="00D41A80"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D61105"/>
     <w:rsid w:val="00D6115D"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
     <w:rsid w:val="00D8275B"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
+    <w:rsid w:val="00D87CF6"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DB417D"/>
     <w:rsid w:val="00DB448C"/>
     <w:rsid w:val="00DB62DF"/>
     <w:rsid w:val="00DD0D50"/>
     <w:rsid w:val="00DD1965"/>
     <w:rsid w:val="00DD2901"/>
     <w:rsid w:val="00DE02A5"/>
     <w:rsid w:val="00DE5394"/>
     <w:rsid w:val="00DE5AD4"/>
     <w:rsid w:val="00DE6C1D"/>
     <w:rsid w:val="00DE76E0"/>
     <w:rsid w:val="00DF2920"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E113D1"/>
     <w:rsid w:val="00E152D3"/>
     <w:rsid w:val="00E17087"/>
     <w:rsid w:val="00E178B6"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E23F75"/>
     <w:rsid w:val="00E2491C"/>
     <w:rsid w:val="00E32620"/>
     <w:rsid w:val="00E32A67"/>
+    <w:rsid w:val="00E3314F"/>
     <w:rsid w:val="00E356A7"/>
     <w:rsid w:val="00E35E85"/>
     <w:rsid w:val="00E42DAB"/>
     <w:rsid w:val="00E44F1C"/>
     <w:rsid w:val="00E51768"/>
     <w:rsid w:val="00E518A6"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E74A91"/>
     <w:rsid w:val="00E74DD7"/>
     <w:rsid w:val="00E756AA"/>
     <w:rsid w:val="00E82969"/>
     <w:rsid w:val="00E82DB4"/>
     <w:rsid w:val="00E830B0"/>
     <w:rsid w:val="00E84E59"/>
     <w:rsid w:val="00E87181"/>
+    <w:rsid w:val="00E90554"/>
     <w:rsid w:val="00E90F17"/>
     <w:rsid w:val="00E9345B"/>
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA1C28"/>
     <w:rsid w:val="00EA3AC0"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EB72BE"/>
     <w:rsid w:val="00EC3007"/>
     <w:rsid w:val="00EC430D"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED48EE"/>
+    <w:rsid w:val="00ED555E"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00ED7BFC"/>
     <w:rsid w:val="00EE7490"/>
     <w:rsid w:val="00EF39B0"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F15F09"/>
     <w:rsid w:val="00F2097D"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F277A2"/>
     <w:rsid w:val="00F27CBC"/>
     <w:rsid w:val="00F33949"/>
     <w:rsid w:val="00F4505A"/>
     <w:rsid w:val="00F453FA"/>
     <w:rsid w:val="00F46D52"/>
     <w:rsid w:val="00F4713D"/>
     <w:rsid w:val="00F554E2"/>
     <w:rsid w:val="00F639D1"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F712A7"/>
     <w:rsid w:val="00F74E04"/>
     <w:rsid w:val="00F752A3"/>
     <w:rsid w:val="00F77760"/>
     <w:rsid w:val="00F80926"/>