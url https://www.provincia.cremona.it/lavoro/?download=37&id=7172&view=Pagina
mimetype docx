--- v2 (2026-09-05)
+++ v3 (2026-11-01)
@@ -1,46 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2A7179A6" w14:textId="77777777" w:rsidR="008F18D8" w:rsidRDefault="008F18D8" w:rsidP="008F18D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A5B3522" w14:textId="54DFC342" w:rsidR="00E152D3" w:rsidRPr="00D4149F" w:rsidRDefault="008F18D8" w:rsidP="00D4149F">
       <w:pPr>
@@ -106,859 +102,1126 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="551815" cy="336550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10408" w:type="dxa"/>
+        <w:tblW w:w="9915" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
-          <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="60" w:type="dxa"/>
+          <w:top w:w="48" w:type="dxa"/>
+          <w:left w:w="48" w:type="dxa"/>
+          <w:bottom w:w="48" w:type="dxa"/>
+          <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1270"/>
-        <w:gridCol w:w="9138"/>
+        <w:gridCol w:w="1247"/>
+        <w:gridCol w:w="8668"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w14:paraId="0A072368" w14:textId="77777777" w:rsidTr="00AE2E6A">
+      <w:tr w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w14:paraId="6B7200D4" w14:textId="77777777" w:rsidTr="00DE7AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02AAF253" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="306C9D90" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Riferimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9138" w:type="dxa"/>
+            <w:tcW w:w="8668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="731F121F" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="51E57979" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>EURES Milano Rif. 98888/2025</w:t>
+              <w:t>EURES Milano Rif. 111149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w14:paraId="7234169A" w14:textId="77777777" w:rsidTr="00AE2E6A">
+      <w:tr w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w14:paraId="3D755AFA" w14:textId="77777777" w:rsidTr="00DE7AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EE605CD" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="0F96B81C" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Mansione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9138" w:type="dxa"/>
+            <w:tcW w:w="8668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69796C13" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="2421BDA6" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Resp. ANIMAZIONE, Resp. MINI E JUNIOR CLUB, FITNESS &amp; YOGA PRO, SPORT PRO, DJ – Tecnici Suono&amp;LUCI, Animatori MINI &amp; JUNIOR, ANIMATORI SOCIAL MEDIA, ANIMATORI FOTOGRAFICI, Animatori musicali, COREOGRAFI, BALLERINI, CANTANTI, Assistenti ai Bagnanti</w:t>
+              <w:t>Capo Animazione; Responsabili Mini e Junior Club; Istruttori Fitness &amp; Yoga; Istruttori Sportivi: Assistenti Bagnanti / Bagnini (con brevetto); DJ e Tecnici Audio/Luci; Animatrici / Animatori Mini &amp; Junior Club; Social Media Manager / Entertainer; Animatori Contatto e Musicisti; Coreografi / Coreografe; Ballerini / Ballerine; Cantanti;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w14:paraId="2CEBC0ED" w14:textId="77777777" w:rsidTr="00AE2E6A">
+      <w:tr w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w14:paraId="4AEDED39" w14:textId="77777777" w:rsidTr="00DE7AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5353FBE5" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="5A300235" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9138" w:type="dxa"/>
+            <w:tcW w:w="8668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="638C2E51" w14:textId="41F2B7F9" w:rsidR="00894CAD" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="7ED19FD7" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Resp. ANIMAZIONE, Resp. MINI E JUNIOR CLUB, FITNESS &amp; YOGA PRO, SPORT PRO, DJ – Tecnici Suono&amp;LUCI, Animatori MINI &amp; JUNIOR, ANIMATORI SOCIAL MEDIA, ANIMATORI FOTOGRAFICI, Animatori musicali, COREOGRAFI, BALLERINI, CANTANTI, Assistenti ai Bagnanti.</w:t>
+              <w:t>Figure ricercate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Sede di lavoro: Estero: Grecia, Spagna, Egitto, Aruba, Maldive, Mauritius, Seychelles, Caraibi.</w:t>
+              <w:t>Capo Animazione;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Responsabili Mini e Junior Club;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Istruttori Fitness &amp; Yoga;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Istruttori Sportivi:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Assistenti Bagnanti / Bagnini (con brevetto);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>DJ e Tecnici Audio/Luci;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Animatrici / Animatori Mini &amp; Junior Club;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Social Media Manager / Entertainer;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Animatori Contatto e Musicisti;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Coreografi / Coreografe;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Ballerini / Ballerine;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Cantanti;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Sede di lavoro: Estero: Egitto, Cuba, Santo Domingo, Isole Canarie e altre splendide destinazioni nel mondo.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Descrizione: Obiettivo Tropici è un’azienda italiana che opera sul mercato dei servizi turistici da oltre 25 anni, dedita alla ricerca costante di risorse umane per offrire la giusta collocazione dei profili esaminati al fine di fornire un immediato sbocco alla richiesta di lavoro in tale ambito. Non occorre aver maturato una precedente esperienza; è prevista una formazione per coloro i quali non abbiano già esperienza nel settore con parte dei costi a carico del candidato. La partecipazione al processo selettivo, nel caso in cui dovesse andare a buon fine, garantisce l’accesso alla fase di formazione con la conseguente proposta contrattuale.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Condizione della richiesta:</w:t>
+              <w:t>Requisiti desiderati</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Tipo di contratto: Tempo Determinato – Part time/Full time Rinnovabile: SI N.°ore sett.: Variabile Retribuzione (specificare moneta): da € 1000 a €2500 lorde in base all’esperienza e al ruolo</w:t>
+              <w:t>Passione per il lavoro, voglia di viaggiare, desiderio di esprimere le proprie capacità artistiche, mettersi in gioco per crescere a livello personale e, soprattutto, attitudine al lavoro e al contatto con il pubblico.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Trasferta: SI Viaggio: SI Alloggio: SI</w:t>
+              <w:t>Requisiti richiesti</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Caratteristiche del candidato:</w:t>
+              <w:t>Titolo di studio: Diploma di Scuola Secondaria Superiore (Diploma di Maturità).</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Titolo di studi: Diploma Esperienza: NO Lingue richieste: Inglese B1, Tedesco A2/B1, Francese B1</w:t>
+              <w:t>Disponibilità minima: Almeno 2 mesi consecutivi.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Competenze informatiche: SI Patente di guida: NO – ma, preferibile</w:t>
+              <w:t>Lingue straniere: Conoscenza di almeno una lingua straniera tra Inglese, Tedesco e Francese.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Competenze informatiche: Richieste.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Patente di guida: Non obbligatoria, ma costituisce titolo preferenziale.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Candidati Extra-UE: È richiesto il possesso di un regolare permesso di soggiorno. Dettagli dell'offerta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Settore: Arte, Sport e Intrattenimento Inquadramento: Istruttori, Allenatori e Operatori dell'intrattenimento / sport Esperienza richiesta: Non è richiesta esperienza pregressa, ma nel caso in cui non si abbia esperienza andrà seguito un corso con parte dei costi a carico del candidato.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Livello linguistico richiesto: Inglese: B2 Tedesco: B1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Competenze trasversali (Soft skills): Capacità di problem solving nelle relazioni interpersonali, abilità di comunicazione e parlare in pubblico</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Retribuzione mensile: € 1.480 – € 2.620 (Lordo)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tipologia contrattuale: Tempo determinato / Stagionale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Modalità di lavoro: In presenza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Orario di lavoro: Full-time / Part-time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Benefit inclusi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Vitto garantito per tutta la durata del contratto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Alloggio presso la struttura ricettiva</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Candidatura:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Inviare Cv con foto e cover letter al Resp. Risorse Umane</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">email: info@obiettivotropici.it e email per conoscenza a </w:t>
+              <w:t>email: info@obiettivotropici.it e email per conoscenza a eures@afolmet.it</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:br/>
+              <w:t>RECRUITING DAY OBIETTIVO TROPICI-26/11/26 ore 14.30 Centro Milano Donna - MI Compila il form e partecipa all'evento al Centro Milano Donna di Via Dogana, 2 a Milano. I posti sono limitati, affrettati!</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-            </w:pPr>
+              <w:br/>
+              <w:t>https://forms.cloud.microsoft/e/jMgZMAs9Mq</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w14:paraId="49F6B9B6" w14:textId="77777777" w:rsidTr="00AE2E6A">
+      <w:tr w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w14:paraId="11815FEB" w14:textId="77777777" w:rsidTr="00DE7AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B550DE6" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="24B26FC3" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9138" w:type="dxa"/>
+            <w:tcW w:w="8668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39032D89" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="6C764D53" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Grecia, Spagna, Egitto, Aruba, Maldive, Mauritius, Seychelles, Caraibi.</w:t>
+              <w:t>Egitto, Cuba, Santo Domingo, Isole Canarie e altre splendide destinazioni nel mondo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w14:paraId="00C8FE38" w14:textId="77777777" w:rsidTr="00AE2E6A">
+      <w:tr w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w14:paraId="30BB52B9" w14:textId="77777777" w:rsidTr="00DE7AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="193F45E6" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="2B496A1A" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Numero posti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9138" w:type="dxa"/>
+            <w:tcW w:w="8668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B6946AC" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="3A7835F9" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w14:paraId="5A9D0B17" w14:textId="77777777" w:rsidTr="00AE2E6A">
+      <w:tr w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w14:paraId="7B86F193" w14:textId="77777777" w:rsidTr="00DE7AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39CD53A1" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="1D613EB4" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Titolo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9138" w:type="dxa"/>
+            <w:tcW w:w="8668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="150E248E" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="36AF3B69" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Diploma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w14:paraId="42EEDA4B" w14:textId="77777777" w:rsidTr="00AE2E6A">
+      <w:tr w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w14:paraId="10276DCC" w14:textId="77777777" w:rsidTr="00DE7AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E398CCB" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="4C9BD826" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9138" w:type="dxa"/>
+            <w:tcW w:w="8668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10DB2A34" w14:textId="14222268" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00D87CF6" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="11C00FB6" w14:textId="4A066092" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:tooltip="Email" w:history="1">
-              <w:r w:rsidR="00AE2E6A" w:rsidRPr="00956A0E">
+            <w:hyperlink r:id="rId8" w:tooltip="Email" w:history="1">
+              <w:r w:rsidRPr="00DE7AF1">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>info@obiettivotropici.it</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00956A0E" w:rsidRPr="00956A0E">
-[...8 lines deleted...]
-            <w:r w:rsidR="00956A0E" w:rsidRPr="00AE2E6A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>e email per conoscenza a eures@afolmet.it</w:t>
+              <w:t xml:space="preserve"> e in cc a eures@afolmet.it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w14:paraId="0E866F12" w14:textId="77777777" w:rsidTr="00AE2E6A">
+      <w:tr w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w14:paraId="1EFFA8EF" w14:textId="77777777" w:rsidTr="00DE7AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3512AE83" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="6B1AC913" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE2E6A">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Scadenza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9138" w:type="dxa"/>
+            <w:tcW w:w="8668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28BDA598" w14:textId="77777777" w:rsidR="00AE2E6A" w:rsidRPr="006B7BAA" w:rsidRDefault="00AE2E6A" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="7DA0DB07" w14:textId="77777777" w:rsidR="00DE7AF1" w:rsidRPr="00DE7AF1" w:rsidRDefault="00DE7AF1" w:rsidP="00DE7AF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7BAA">
+            <w:r w:rsidRPr="00DE7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>30/09/2026</w:t>
+              <w:t>30/09/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48986780" w14:textId="1940C363" w:rsidR="00E152D3" w:rsidRDefault="0053609A" w:rsidP="0053609A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7272"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
@@ -997,56 +1260,52 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A943698" w14:textId="77777777" w:rsidR="001B5EBC" w:rsidRPr="00B55F14" w:rsidRDefault="001B5EBC" w:rsidP="003A7624">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38DA6977" w14:textId="77777777" w:rsidR="004E2212" w:rsidRPr="00B55F14" w:rsidRDefault="004E2212" w:rsidP="00C60EC1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E2212" w:rsidRPr="00B55F14" w:rsidSect="00AE2E6A">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="36291850" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6881DF40" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1067,189 +1326,505 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3752578E" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="21D3DA94" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="00D87CF6">
+      <w:p w14:paraId="21DB334E" w14:textId="11613A44" w:rsidR="009B744E" w:rsidRDefault="003F1E12" w:rsidP="009B744E">
         <w:pPr>
-          <w:pStyle w:val="Pidipagina"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:textAlignment w:val="baseline"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
-          <w:pict w14:anchorId="2DCCAA69">
-[...37 lines deleted...]
-          </w:pict>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DCCAA69" wp14:editId="03092871">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="leftMargin">
+                    <wp:align>center</wp:align>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="bottomMargin">
+                    <wp:align>center</wp:align>
+                  </wp:positionV>
+                  <wp:extent cx="561975" cy="561975"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="3" name="Ovale 10"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm rot="10800000" flipH="1">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="561975" cy="561975"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="ADC1D9"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="C0504D"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4C81E21F" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="000C5437">
+                              <w:pPr>
+                                <w:pStyle w:val="Pidipagina"/>
+                                <w:rPr>
+                                  <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidR="00392AE0">
+                                <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
+                              </w:r>
+                              <w:r>
+                                <w:fldChar w:fldCharType="separate"/>
+                              </w:r>
+                              <w:r w:rsidR="00363BFD" w:rsidRPr="00363BFD">
+                                <w:rPr>
+                                  <w:noProof/>
+                                  <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                                </w:rPr>
+                                <w:t>3</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="end"/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="bottomMargin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:oval w14:anchorId="2DCCAA69" id="Ovale 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:44.25pt;height:44.25pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBszuSaEAIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajvcWKs4qSbltp&#10;e5G2/QCMsY2KGTqQ2Nuv70C82dX2rSoPaC5wOHNmWN9Og2FHhV6DrXixyDlTVkKjbVfxH9/v3t1w&#10;5oOwjTBgVcUflee3m7dv1qMr1RJ6MI1CRiDWl6OreB+CK7PMy14Nwi/AKUvJFnAQgVzssgbFSOiD&#10;yZZ5fpWNgI1DkMp7iu5PSb5J+G2rZPjatl4FZipO3ELaMe113LPNWpQdCtdrOdMQ/8BiENrSo2eo&#10;vQiCHVD/BTVoieChDQsJQwZtq6VKNVA1Rf6qmodeOJVqIXG8O8vk/x+s/HJ8cN8wUvfuHuRPzyzs&#10;emE7tUWEsVeioeeKKFQ2Ol+eL0TH01VWj5+hodaKQ4CkwdTiwBBI6yK/yePirDXafYw48SUqm02p&#10;B4/nHqgpMEnBy6tidX3JmaTUbMenRRlR42WHPnxQMLBoVFwZQvZRJVGK470Pp9NPp2LYwp02JnXa&#10;WDYSi+U1cYopD0Y3MZsc7OqdQXYUNCzb/a7Yr1LZr44hHGyT0KI472c7CG1ONnE1dlYrChRn0Zdh&#10;qie6FM0amkfSLSlE0tDvoTp6wN+cjTSJFfe/DgIVZ+aTJe1XxcVFHN3kkIEvo/VTVFhJEBWXATk7&#10;ObtwGvSDQ931sR2pZgtb6lSrk1LPfGbGNGdJ7vlPxEF+6adTzz938wcAAP//AwBQSwMEFAAGAAgA&#10;AAAhAK71TRLZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4EV2UwXd0m26&#10;LAUFEQ+u4jlNxqbYTGqT3VZ/vaN70Ms8hje89025mX0vDjjGLpCCy2UGAskE21Gr4OX5dpGDiEmT&#10;1X0gVPCJETbV6UmpCxsmesLDLrWCQygWWoFLaSikjMah13EZBiT23sLodeJ1bKUd9cThvpdXWXYj&#10;ve6IG5wesHZo3nd7r2BV31Hz+Ppl6tXHbLb38eHCTY1S52fzdg0i4Zz+juEHn9GhYqYm7MlG0Svg&#10;R9LvZC/Pr0E0R5VVKf+zV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbM7kmhACAAAB&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArvVNEtkA&#10;AAADAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" fillcolor="#c0504d" strokecolor="#adc1d9" strokeweight="1pt">
+                  <v:textbox inset=",0,,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="4C81E21F" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="000C5437">
+                        <w:pPr>
+                          <w:pStyle w:val="Pidipagina"/>
+                          <w:rPr>
+                            <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidR="00392AE0">
+                          <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
+                        </w:r>
+                        <w:r>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidR="00363BFD" w:rsidRPr="00363BFD">
+                          <w:rPr>
+                            <w:noProof/>
+                            <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                          </w:rPr>
+                          <w:t>3</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap anchorx="margin" anchory="margin"/>
+                </v:oval>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
         </w:r>
-        <w:r w:rsidR="00392AE0">
-[...4 lines deleted...]
-        </w:r>
+      </w:p>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="2132120675"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="40007ACA" w14:textId="734A19FB" w:rsidR="009B744E" w:rsidRPr="0080139D" w:rsidRDefault="003F1E12" w:rsidP="009B744E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BD75953" wp14:editId="63B008AF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="leftMargin">
+                        <wp:align>center</wp:align>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="bottomMargin">
+                        <wp:align>center</wp:align>
+                      </wp:positionV>
+                      <wp:extent cx="561975" cy="561975"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="10" name="Ovale 10"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm rot="10800000" flipH="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="561975" cy="561975"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="12700">
+                                <a:solidFill>
+                                  <a:srgbClr val="ADC1D9"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="C0504D"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="002291CE" w14:textId="77777777" w:rsidR="009B744E" w:rsidRDefault="009B744E" w:rsidP="009B744E">
+                                  <w:pPr>
+                                    <w:pStyle w:val="Pidipagina"/>
+                                    <w:rPr>
+                                      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:fldChar w:fldCharType="begin"/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
+                                  </w:r>
+                                  <w:r>
+                                    <w:fldChar w:fldCharType="separate"/>
+                                  </w:r>
+                                  <w:r w:rsidRPr="000231A4">
+                                    <w:rPr>
+                                      <w:noProof/>
+                                      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                                    </w:rPr>
+                                    <w:t>2</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                                    </w:rPr>
+                                    <w:fldChar w:fldCharType="end"/>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="bottomMargin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:oval w14:anchorId="6BD75953" id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:44.25pt;height:44.25pt;rotation:180;flip:x;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZCqEzEwIAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajvcWKs4qSbltp&#10;e5G2/QCMsY2KGTqQ2Nuv70C82dX2rSoPaC5wOHNmWN9Og2FHhV6DrXixyDlTVkKjbVfxH9/v3t1w&#10;5oOwjTBgVcUflee3m7dv1qMr1RJ6MI1CRiDWl6OreB+CK7PMy14Nwi/AKUvJFnAQgVzssgbFSOiD&#10;yZZ5fpWNgI1DkMp7iu5PSb5J+G2rZPjatl4FZipO3ELaMe113LPNWpQdCtdrOdMQ/8BiENrSo2eo&#10;vQiCHVD/BTVoieChDQsJQwZtq6VKNVA1Rf6qmodeOJVqIXG8O8vk/x+s/HJ8cN8wUvfuHuRPzyzs&#10;emE7tUWEsVeioeeKKFQ2Ol+eL0TH01VWj5+hodaKQ4CkwdTiwBBI6yK/yePirDXafYw48SUqm02p&#10;B4/nHqgpMEnBy6tidX3JmaTUbMenRRlR42WHPnxQMLBoVFwZQvZRJVGK470Pp9NPp2LYwp02JnXa&#10;WDYSi+U1cYopD0Y3MZsc7OqdQXYUNCzb/a7Yr1LZr44hHGyT0KI472c7CG1ONnE1dlYrChRn0Zdh&#10;qiemm1nKGKmheST5klCkEH0iKqcH/M3ZSANZcf/rIFBxZj5ZasGquLiIE5wcMvBltH6KCisJouIy&#10;IGcnZxdO835wqLs+diWVbmFLDWt1EuyZz0ycxi2pPn+NOM8v/XTq+QNv/gAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAK71TRLZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4EV2UwXd&#10;0m26LAUFEQ+u4jlNxqbYTGqT3VZ/vaN70Ms8hje89025mX0vDjjGLpCCy2UGAskE21Gr4OX5dpGD&#10;iEmT1X0gVPCJETbV6UmpCxsmesLDLrWCQygWWoFLaSikjMah13EZBiT23sLodeJ1bKUd9cThvpdX&#10;WXYjve6IG5wesHZo3nd7r2BV31Hz+Ppl6tXHbLb38eHCTY1S52fzdg0i4Zz+juEHn9GhYqYm7MlG&#10;0SvgR9LvZC/Pr0E0R5VVKf+zV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGQqhMxMC&#10;AAAIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArvVN&#10;EtkAAAADAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" fillcolor="#c0504d" strokecolor="#adc1d9" strokeweight="1pt">
+                      <v:textbox inset=",0,,0">
+                        <w:txbxContent>
+                          <w:p w14:paraId="002291CE" w14:textId="77777777" w:rsidR="009B744E" w:rsidRDefault="009B744E" w:rsidP="009B744E">
+                            <w:pPr>
+                              <w:pStyle w:val="Pidipagina"/>
+                              <w:rPr>
+                                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r>
+                              <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
+                            </w:r>
+                            <w:r>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                            <w:r w:rsidRPr="000231A4">
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchorx="margin" anchory="margin"/>
+                    </v:oval>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="009B744E">
+              <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tooltip="https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/" w:history="1">
+              <w:r w:rsidR="009B744E" w:rsidRPr="00972C5A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                  <w:lang w:eastAsia="it-IT"/>
+                </w:rPr>
+                <w:t>https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="009B744E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B744E" w:rsidRPr="00972C5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cliccare su Offerte EURES Città </w:t>
+            </w:r>
+            <w:r w:rsidR="009B744E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="009B744E" w:rsidRPr="00972C5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>etropolitan</w:t>
+            </w:r>
+            <w:r w:rsidR="009B744E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D736CB9" w14:textId="77777777" w:rsidR="009B744E" w:rsidRDefault="00DE7AF1" w:rsidP="009B744E">
+            <w:pPr>
+              <w:pStyle w:val="Pidipagina"/>
+            </w:pPr>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+      <w:p w14:paraId="21D3DA94" w14:textId="001EF125" w:rsidR="00392AE0" w:rsidRDefault="00DE7AF1">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+        </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-</w:ftr>
-[...8 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="128119D0" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7E0BF138" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="75A3E6B9" w14:textId="54C22ED3" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00D4149F" w:rsidP="00E2491C">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0233C921" wp14:editId="0C190C90">
@@ -1362,128 +1937,106 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E2491C" w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2BD745D6" w14:textId="24CB4622" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
+  <w:p w14:paraId="2BD745D6" w14:textId="06751BC5" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                       </w:t>
     </w:r>
-    <w:r w:rsidR="00453AD7">
+    <w:r w:rsidR="0019304C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...10 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>27</w:t>
     </w:r>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00E32A67">
+    <w:r w:rsidR="0019304C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...10 lines deleted...]
-      <w:t>9</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00E32A67">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C9EFBAE" w14:textId="77777777" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
@@ -1536,244 +2089,240 @@
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="21398DCA" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="00392AE0" w:rsidP="004C0F92">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
     <w:rsid w:val="000017F1"/>
     <w:rsid w:val="0000268D"/>
     <w:rsid w:val="0000426C"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="00025F81"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="00044AC7"/>
     <w:rsid w:val="0004658D"/>
     <w:rsid w:val="00051D87"/>
     <w:rsid w:val="00052D9B"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00060BD0"/>
     <w:rsid w:val="00062AC6"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="00076A9D"/>
     <w:rsid w:val="000812B5"/>
     <w:rsid w:val="00081424"/>
     <w:rsid w:val="00083CAE"/>
     <w:rsid w:val="00084DF8"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="0009084D"/>
     <w:rsid w:val="00092096"/>
     <w:rsid w:val="000934A6"/>
+    <w:rsid w:val="00093B3A"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="00096AC3"/>
     <w:rsid w:val="000B25FE"/>
     <w:rsid w:val="000B4512"/>
     <w:rsid w:val="000B583B"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C5437"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000D668B"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="001056F3"/>
     <w:rsid w:val="001057DB"/>
     <w:rsid w:val="00105CE7"/>
     <w:rsid w:val="00111E97"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="00132D38"/>
     <w:rsid w:val="00141C38"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="0014698E"/>
     <w:rsid w:val="00155C44"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="00164F45"/>
     <w:rsid w:val="001703FC"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00187BDE"/>
+    <w:rsid w:val="0019304C"/>
     <w:rsid w:val="00193E31"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001B55C4"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001C4857"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D7333"/>
     <w:rsid w:val="001E3119"/>
     <w:rsid w:val="001F2586"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="001F7B8D"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="00207D3E"/>
     <w:rsid w:val="00212E9F"/>
     <w:rsid w:val="00215EFF"/>
     <w:rsid w:val="0022131A"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00230A73"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="002318C4"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00233810"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="00246AF7"/>
     <w:rsid w:val="00247246"/>
     <w:rsid w:val="0025234B"/>
     <w:rsid w:val="0025727E"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="00263A6D"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="0026607B"/>
     <w:rsid w:val="00271CF6"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294C06"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002A64AD"/>
     <w:rsid w:val="002B0207"/>
     <w:rsid w:val="002B21E5"/>
     <w:rsid w:val="002B433E"/>
+    <w:rsid w:val="002B652C"/>
     <w:rsid w:val="002B78B7"/>
     <w:rsid w:val="002C1637"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
     <w:rsid w:val="002C40D4"/>
     <w:rsid w:val="002D11EC"/>
     <w:rsid w:val="002D3E4F"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002E6EAB"/>
     <w:rsid w:val="002E7007"/>
     <w:rsid w:val="002F216D"/>
     <w:rsid w:val="002F5218"/>
     <w:rsid w:val="002F635E"/>
     <w:rsid w:val="003014CB"/>
     <w:rsid w:val="00301909"/>
     <w:rsid w:val="00313518"/>
     <w:rsid w:val="00315E6B"/>
     <w:rsid w:val="00317C7C"/>
     <w:rsid w:val="00321A03"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00334708"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="00345A5C"/>
     <w:rsid w:val="00351DA9"/>
     <w:rsid w:val="003524D1"/>
     <w:rsid w:val="0035594C"/>
     <w:rsid w:val="00357AF3"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="00363BFD"/>
     <w:rsid w:val="00367370"/>
     <w:rsid w:val="00370A1F"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="0038435F"/>
     <w:rsid w:val="00385B29"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="00392AE0"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="003967CC"/>
     <w:rsid w:val="003A7624"/>
     <w:rsid w:val="003B0BB5"/>
+    <w:rsid w:val="003B1446"/>
     <w:rsid w:val="003C2C2F"/>
     <w:rsid w:val="003C3391"/>
     <w:rsid w:val="003D3EB1"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003E3E2F"/>
     <w:rsid w:val="003E42FA"/>
+    <w:rsid w:val="003F1E12"/>
     <w:rsid w:val="003F1F5B"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="004039BB"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00410CDC"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="00435837"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="00444284"/>
     <w:rsid w:val="0045166B"/>
     <w:rsid w:val="00453AD7"/>
     <w:rsid w:val="00466BAC"/>
     <w:rsid w:val="00473620"/>
     <w:rsid w:val="0048399E"/>
     <w:rsid w:val="004A0E67"/>
     <w:rsid w:val="004A7076"/>
     <w:rsid w:val="004B083E"/>
     <w:rsid w:val="004B256F"/>
     <w:rsid w:val="004B4094"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B7AAB"/>
     <w:rsid w:val="004C0F92"/>
@@ -1807,50 +2356,51 @@
     <w:rsid w:val="0056427C"/>
     <w:rsid w:val="00565C1E"/>
     <w:rsid w:val="00572100"/>
     <w:rsid w:val="005770E6"/>
     <w:rsid w:val="00577907"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="0058156A"/>
     <w:rsid w:val="00581B36"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="00590871"/>
     <w:rsid w:val="00590BC8"/>
     <w:rsid w:val="005A3788"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
     <w:rsid w:val="005C3B92"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D35B8"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E37F4"/>
     <w:rsid w:val="005E470F"/>
     <w:rsid w:val="005E7B1D"/>
     <w:rsid w:val="005F08CC"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="00601773"/>
+    <w:rsid w:val="006040F5"/>
     <w:rsid w:val="00604782"/>
     <w:rsid w:val="006053BB"/>
     <w:rsid w:val="00616234"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616C92"/>
     <w:rsid w:val="0062465A"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00631BAF"/>
     <w:rsid w:val="00632D6A"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00642EA4"/>
     <w:rsid w:val="00651190"/>
     <w:rsid w:val="00664F55"/>
     <w:rsid w:val="00665AEA"/>
     <w:rsid w:val="00670401"/>
     <w:rsid w:val="00671046"/>
     <w:rsid w:val="00675192"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="0068176D"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
@@ -1967,50 +2517,51 @@
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="009240FC"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="00925FB1"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00942075"/>
     <w:rsid w:val="00945887"/>
     <w:rsid w:val="00955A35"/>
     <w:rsid w:val="00956A0E"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="00976F6F"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="00984D0F"/>
     <w:rsid w:val="00987248"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="00990D94"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A43E7"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009A7134"/>
     <w:rsid w:val="009B6789"/>
+    <w:rsid w:val="009B744E"/>
     <w:rsid w:val="009C08FE"/>
     <w:rsid w:val="009C26AE"/>
     <w:rsid w:val="009C5877"/>
     <w:rsid w:val="009D094D"/>
     <w:rsid w:val="009D386A"/>
     <w:rsid w:val="009D5EC0"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A069FF"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A13418"/>
     <w:rsid w:val="00A14478"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A21CC4"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A362BC"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A51C04"/>
     <w:rsid w:val="00A547FC"/>
     <w:rsid w:val="00A649E6"/>
     <w:rsid w:val="00A74E6F"/>
     <w:rsid w:val="00A75D47"/>
     <w:rsid w:val="00A75DE6"/>
@@ -2094,85 +2645,87 @@
     <w:rsid w:val="00C930DE"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00CA39CB"/>
     <w:rsid w:val="00CA5AB4"/>
     <w:rsid w:val="00CA6BFD"/>
     <w:rsid w:val="00CA72AD"/>
     <w:rsid w:val="00CB57CE"/>
     <w:rsid w:val="00CB7941"/>
     <w:rsid w:val="00CC16D2"/>
     <w:rsid w:val="00CC1D48"/>
     <w:rsid w:val="00CC5B29"/>
     <w:rsid w:val="00CD7618"/>
     <w:rsid w:val="00CE31FF"/>
     <w:rsid w:val="00CE5E7C"/>
     <w:rsid w:val="00CE7606"/>
     <w:rsid w:val="00CF4869"/>
     <w:rsid w:val="00CF585A"/>
     <w:rsid w:val="00CF6A52"/>
     <w:rsid w:val="00D0086F"/>
     <w:rsid w:val="00D03A92"/>
     <w:rsid w:val="00D06B51"/>
     <w:rsid w:val="00D07FE8"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D15A16"/>
+    <w:rsid w:val="00D201B2"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D25E9D"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D3585E"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D4149F"/>
     <w:rsid w:val="00D41A80"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D61105"/>
     <w:rsid w:val="00D6115D"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
     <w:rsid w:val="00D8275B"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
     <w:rsid w:val="00D87CF6"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DB417D"/>
     <w:rsid w:val="00DB448C"/>
     <w:rsid w:val="00DB62DF"/>
     <w:rsid w:val="00DD0D50"/>
     <w:rsid w:val="00DD1965"/>
     <w:rsid w:val="00DD2901"/>
     <w:rsid w:val="00DE02A5"/>
     <w:rsid w:val="00DE5394"/>
     <w:rsid w:val="00DE5AD4"/>
     <w:rsid w:val="00DE6C1D"/>
     <w:rsid w:val="00DE76E0"/>
+    <w:rsid w:val="00DE7AF1"/>
     <w:rsid w:val="00DF2920"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E113D1"/>
     <w:rsid w:val="00E152D3"/>
     <w:rsid w:val="00E17087"/>
     <w:rsid w:val="00E178B6"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E23F75"/>
     <w:rsid w:val="00E2491C"/>
     <w:rsid w:val="00E32620"/>
     <w:rsid w:val="00E32A67"/>
     <w:rsid w:val="00E3314F"/>
     <w:rsid w:val="00E356A7"/>
     <w:rsid w:val="00E35E85"/>
     <w:rsid w:val="00E42DAB"/>
     <w:rsid w:val="00E44F1C"/>
     <w:rsid w:val="00E51768"/>
     <w:rsid w:val="00E518A6"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E74A91"/>
     <w:rsid w:val="00E74DD7"/>
     <w:rsid w:val="00E756AA"/>
     <w:rsid w:val="00E82969"/>
     <w:rsid w:val="00E82DB4"/>
     <w:rsid w:val="00E830B0"/>
@@ -3780,50 +4333,63 @@
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="226310144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="277222418">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="291400081">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="291861281">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10034,54 +10600,58 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2138911726">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://info%40obiettivotropici.it%09&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://info%40obiettivotropici.it%09&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -10322,67 +10892,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5157668D-E968-4A3E-99C2-9D3DE0F31C04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1918</Characters>
+  <Pages>2</Pages>
+  <Words>547</Words>
+  <Characters>3122</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2250</CharactersWithSpaces>
+  <CharactersWithSpaces>3662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barbara D'Alessio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>