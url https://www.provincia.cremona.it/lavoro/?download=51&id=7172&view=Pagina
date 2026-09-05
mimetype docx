--- v0 (2026-07-18)
+++ v1 (2026-09-05)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="61227F96" w14:textId="7331AEC9" w:rsidR="00AD72F9" w:rsidRDefault="004C0F92" w:rsidP="00383BD1">
+    <w:p w14:paraId="22455B1A" w14:textId="55CE5FBC" w:rsidR="008A22EC" w:rsidRDefault="004C0F92" w:rsidP="00383BD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887790">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">ITALIA  </w:t>
       </w:r>
       <w:r w:rsidR="000D4FC7">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
@@ -89,928 +89,50 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="602968" cy="366088"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10538" w:type="dxa"/>
-[...876 lines deleted...]
-      <w:tblPr>
         <w:tblW w:w="10254" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="48" w:type="dxa"/>
           <w:bottom w:w="48" w:type="dxa"/>
           <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1223"/>
         <w:gridCol w:w="9031"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E64164" w:rsidRPr="00E64164" w14:paraId="19CA2ED6" w14:textId="77777777" w:rsidTr="007E3356">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1223" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
@@ -1018,51 +140,50 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="180F48F0" w14:textId="77777777" w:rsidR="00E64164" w:rsidRPr="00E64164" w:rsidRDefault="00E64164" w:rsidP="00E64164">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Riferimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D6DD67D" w14:textId="61553F81" w:rsidR="00E64164" w:rsidRPr="00E64164" w:rsidRDefault="00E64164" w:rsidP="00E64164">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -1370,51 +491,51 @@
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Inviare Cv con foto e cover letter al Resp. Risorse Umane</w:t>
             </w:r>
             <w:r w:rsidRPr="00E64164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">info@obiettivotropici.it e email per conoscenza </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87EB2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00D87EB2" w:rsidRPr="00D87EB2">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eures@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="61CBC594" w14:textId="3A3CADDC" w:rsidR="007E4FA4" w:rsidRDefault="007E4FA4" w:rsidP="00CE4E2B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
@@ -1701,61 +822,61 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7732623A" w14:textId="3FE1A1F1" w:rsidR="00E64164" w:rsidRPr="00E64164" w:rsidRDefault="00747D07" w:rsidP="00E64164">
+          <w:p w14:paraId="7732623A" w14:textId="3FE1A1F1" w:rsidR="00E64164" w:rsidRPr="00E64164" w:rsidRDefault="00000000" w:rsidP="00E64164">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:tooltip="Email" w:history="1">
+            <w:hyperlink r:id="rId9" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00E64164" w:rsidRPr="00E64164">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>info@obiettivotropici.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EA281A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EA281A" w:rsidRPr="00EA281A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -1925,76 +1046,50 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C6D2C77" w14:textId="77777777" w:rsidR="00CE4E2B" w:rsidRDefault="00CE4E2B" w:rsidP="00383BD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63C8350D" w14:textId="77777777" w:rsidR="000E4999" w:rsidRDefault="000E4999" w:rsidP="00383BD1">
-[...24 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6980255C" w14:textId="77777777" w:rsidR="00DC4706" w:rsidRDefault="00DC4706" w:rsidP="00383BD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10396" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="48" w:type="dxa"/>
           <w:bottom w:w="48" w:type="dxa"/>
           <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -2017,50 +1112,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E038D5C" w14:textId="77777777" w:rsidR="00850C6F" w:rsidRPr="00850C6F" w:rsidRDefault="00850C6F" w:rsidP="00850C6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Riferimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7952D643" w14:textId="60FDD09C" w:rsidR="00850C6F" w:rsidRPr="00850C6F" w:rsidRDefault="00850C6F" w:rsidP="00850C6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -2436,51 +1532,51 @@
               <w:br/>
               <w:t>Candidatura:</w:t>
             </w:r>
             <w:r w:rsidRPr="00850C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Inviare CV e Foto a mezzo busto a:</w:t>
             </w:r>
             <w:r w:rsidRPr="00850C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">startup@eventianimazione.it e cc a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00760871" w:rsidRPr="00760871">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eures@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00850C6F" w:rsidRPr="00850C6F" w14:paraId="2A4DA3A7" w14:textId="77777777" w:rsidTr="00850C6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -2740,62 +1836,62 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78648F01" w14:textId="09D04F5F" w:rsidR="00850C6F" w:rsidRPr="00850C6F" w:rsidRDefault="00747D07" w:rsidP="00850C6F">
+          <w:p w14:paraId="78648F01" w14:textId="09D04F5F" w:rsidR="00850C6F" w:rsidRPr="00850C6F" w:rsidRDefault="00000000" w:rsidP="00850C6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:tooltip="Email" w:history="1">
+            <w:hyperlink r:id="rId11" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00850C6F" w:rsidRPr="00850C6F">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>startup@eventianimazione.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00340CFC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> e in cc a</w:t>
             </w:r>
             <w:r w:rsidR="001611C9">
               <w:rPr>
@@ -2945,160 +2041,159 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CCFEE63" w14:textId="77777777" w:rsidR="007E3356" w:rsidRDefault="007E3356" w:rsidP="00791C0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007E3356" w:rsidSect="00F566FF">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37064C2E" w14:textId="77777777" w:rsidR="005164DE" w:rsidRDefault="005164DE" w:rsidP="004C0F92">
+    <w:p w14:paraId="337CA104" w14:textId="77777777" w:rsidR="00AA0310" w:rsidRDefault="00AA0310" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7368B7" w14:textId="77777777" w:rsidR="005164DE" w:rsidRDefault="005164DE" w:rsidP="004C0F92">
+    <w:p w14:paraId="7CA1C077" w14:textId="77777777" w:rsidR="00AA0310" w:rsidRDefault="00AA0310" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57CA6030" w14:textId="77777777" w:rsidR="005164DE" w:rsidRDefault="005164DE">
+    <w:p w14:paraId="1046C2B6" w14:textId="77777777" w:rsidR="00AA0310" w:rsidRDefault="00AA0310">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13E1CB92" w14:textId="77777777" w:rsidR="001A6BC1" w:rsidRDefault="001A6BC1">
+  <w:p w14:paraId="3BFBDFAD" w14:textId="77777777" w:rsidR="008F52B3" w:rsidRDefault="008F52B3">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="551CB569" w14:textId="77777777" w:rsidR="008B0403" w:rsidRDefault="00747D07">
+      <w:p w14:paraId="551CB569" w14:textId="77777777" w:rsidR="008B0403" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:pict w14:anchorId="6455E4D1">
             <v:oval id="Ovale 10" o:spid="_x0000_s1025" style="position:absolute;margin-left:0;margin-top:0;width:44.25pt;height:44.25pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBY7X3gwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5OU9BZtuqqSFpAW&#10;dqWFD3Adp7FwbGO7TQvi3xk7afcmJIToQ+oZj4/nzJzx9c2xFejAjOVK5ji5ijFikqqKy12Ov37Z&#10;jOYYWUdkRYSSLMcnZvHN8u2b605nbKwaJSpmEIBIm3U6x41zOosiSxvWEnulNJOwWSvTEgem2UWV&#10;IR2gtyIax/E06pSptFGUWQvest/Ey4Bf14y6u7q2zCGRY8jNha8J363/Rstrku0M0Q2nQxrkH7Jo&#10;CZdw6QWqJI6gveGvoFpOjbKqdldUtZGqa05Z4ABskvgFm4eGaBa4QHGsvpTJ/j9Y+vlwbxCvoHdQ&#10;Hkla6NHdgQiGwIbidNpmEPOg742nZ/Wtot8skqpoiNyxlTGqaxipIKXEx0fPDnjDwlG07T6pCqDJ&#10;3qlQp2NtWmQU9COJ57H/YVQLrj94HH8TlAYdQ59Olz6xo0MUnJNpsphNMKKwNaz91STzqP6wNta9&#10;Z6pFfpFjJgDZ+kqSjBxureujz1HeLdWGCwF+kgmJOshiPIOcvG2V4JXfDYbZbQthEJQox6uySMpF&#10;oP0izKi9rAKaL856WDvCRb+GXIX0eEAJ8hlWvWJ+LuLFer6ep6N0PF2P0rgsR6tNkY6mm2Q2Kd+V&#10;RVEmv3xqSZo1vKqY9Nmd1Zukf6eOYY563V30+2eyRTyJ0/I12eh5GqEPwOr8H9gFVXgh9IJyx+0R&#10;iuPVsVXVCfQRlAASgJcE+tUo8wOjDqYyx/b7nhiGkfgoQWOLJE39GAcDFuapd3v2EkkBIsfUGYx6&#10;o3D90O+14bvGyy70VqoVKLLmQRGP+Qw6hpkLNIb3wQ/1UztEPb5iy98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCu9U0S2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBFdlMF3dJt&#10;uiwFBREPruI5Tcam2Exqk91Wf72je9DLPIY3vPdNuZl9Lw44xi6QgstlBgLJBNtRq+Dl+XaRg4hJ&#10;k9V9IFTwiRE21elJqQsbJnrCwy61gkMoFlqBS2kopIzGoddxGQYk9t7C6HXidWylHfXE4b6XV1l2&#10;I73uiBucHrB2aN53e69gVd9R8/j6ZerVx2y29/Hhwk2NUudn83YNIuGc/o7hB5/RoWKmJuzJRtEr&#10;4EfS72Qvz69BNEeVVSn/s1ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEFjtfeDAgAA&#10;DQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK71TRLZ&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" fillcolor="#c0504d" strokecolor="#adc1d9" strokeweight="1pt">
               <v:textbox style="mso-next-textbox:#Ovale 10" inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4E381F3C" w14:textId="77777777" w:rsidR="008B0403" w:rsidRDefault="008B0403">
                     <w:pPr>
                       <w:pStyle w:val="Pidipagina"/>
                       <w:rPr>
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
                     </w:r>
@@ -3117,93 +2212,93 @@
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:oval>
           </w:pict>
         </w:r>
         <w:r w:rsidR="008B0403">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="008B0403" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="601413E3" w14:textId="77777777" w:rsidR="001A6BC1" w:rsidRDefault="001A6BC1">
+  <w:p w14:paraId="54FA0BA2" w14:textId="77777777" w:rsidR="008F52B3" w:rsidRDefault="008F52B3">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A315C60" w14:textId="77777777" w:rsidR="005164DE" w:rsidRDefault="005164DE" w:rsidP="004C0F92">
+    <w:p w14:paraId="3C3E29F0" w14:textId="77777777" w:rsidR="00AA0310" w:rsidRDefault="00AA0310" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="775FA698" w14:textId="77777777" w:rsidR="005164DE" w:rsidRDefault="005164DE" w:rsidP="004C0F92">
+    <w:p w14:paraId="00005475" w14:textId="77777777" w:rsidR="00AA0310" w:rsidRDefault="00AA0310" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="770607A6" w14:textId="77777777" w:rsidR="005164DE" w:rsidRDefault="005164DE">
+    <w:p w14:paraId="5E46BA0F" w14:textId="77777777" w:rsidR="00AA0310" w:rsidRDefault="00AA0310">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5678CA83" w14:textId="77777777" w:rsidR="001A6BC1" w:rsidRDefault="001A6BC1">
+  <w:p w14:paraId="603CAA8F" w14:textId="77777777" w:rsidR="008F52B3" w:rsidRDefault="008F52B3">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3955CFEB" w14:textId="2C3EA711" w:rsidR="008B0403" w:rsidRPr="00F9200B" w:rsidRDefault="008B0403" w:rsidP="00F9200B">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -3324,117 +2419,128 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00F9200B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2C164A48" w14:textId="1C1E7E93" w:rsidR="008B0403" w:rsidRPr="00F9200B" w:rsidRDefault="008B0403" w:rsidP="00F9200B">
+  <w:p w14:paraId="2C164A48" w14:textId="4B3D4C43" w:rsidR="008B0403" w:rsidRPr="00F9200B" w:rsidRDefault="008B0403" w:rsidP="00F9200B">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F9200B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                        </w:t>
     </w:r>
-    <w:r w:rsidR="00747D07">
+    <w:r w:rsidR="006B3CD7">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00B33A2D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00F9200B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00184314">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="000E5630">
+    <w:r w:rsidR="00B33A2D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F9200B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00184314">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E2C72D0" w14:textId="1FDBA69E" w:rsidR="008B0403" w:rsidRPr="00F9200B" w:rsidRDefault="008B0403" w:rsidP="00F9200B">
@@ -3477,104 +2583,107 @@
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">       AFOL MILANO – SERVIZIO EURES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B1B4EF2" w14:textId="6B0E850D" w:rsidR="008B0403" w:rsidRDefault="008B0403" w:rsidP="004C0F92">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E11B224" w14:textId="77777777" w:rsidR="001A6BC1" w:rsidRDefault="001A6BC1">
+  <w:p w14:paraId="270076DF" w14:textId="77777777" w:rsidR="008F52B3" w:rsidRDefault="008F52B3">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
+    <w:rsid w:val="0000377A"/>
     <w:rsid w:val="000037CE"/>
     <w:rsid w:val="00007225"/>
+    <w:rsid w:val="00010D19"/>
     <w:rsid w:val="00012240"/>
     <w:rsid w:val="00014BD5"/>
     <w:rsid w:val="00021BAB"/>
     <w:rsid w:val="0002267B"/>
     <w:rsid w:val="00023ED8"/>
     <w:rsid w:val="000252C1"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="000311A3"/>
     <w:rsid w:val="000315C6"/>
     <w:rsid w:val="00033294"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="00035787"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="000405C0"/>
+    <w:rsid w:val="00040AAB"/>
     <w:rsid w:val="00043395"/>
     <w:rsid w:val="000437B9"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="00043EE2"/>
     <w:rsid w:val="00044AEA"/>
     <w:rsid w:val="0004658D"/>
     <w:rsid w:val="000520CA"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="00057669"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="0007033C"/>
     <w:rsid w:val="0007186E"/>
     <w:rsid w:val="00071A37"/>
     <w:rsid w:val="00080E45"/>
     <w:rsid w:val="0008200B"/>
     <w:rsid w:val="00084321"/>
     <w:rsid w:val="00084388"/>
     <w:rsid w:val="000849DA"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="00093120"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00093567"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="00096301"/>
@@ -3595,93 +2704,95 @@
     <w:rsid w:val="000C5149"/>
     <w:rsid w:val="000C5AD6"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000C7165"/>
     <w:rsid w:val="000D33C6"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000E1A3C"/>
     <w:rsid w:val="000E4999"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="000E4C85"/>
     <w:rsid w:val="000E5630"/>
     <w:rsid w:val="000F0BE1"/>
     <w:rsid w:val="000F3073"/>
     <w:rsid w:val="000F407B"/>
     <w:rsid w:val="000F5E49"/>
     <w:rsid w:val="000F7422"/>
     <w:rsid w:val="0010357B"/>
     <w:rsid w:val="001046E1"/>
     <w:rsid w:val="0010551A"/>
     <w:rsid w:val="00106E66"/>
     <w:rsid w:val="00107E29"/>
     <w:rsid w:val="00110F83"/>
     <w:rsid w:val="00112B83"/>
     <w:rsid w:val="00115F2B"/>
     <w:rsid w:val="00115FC6"/>
+    <w:rsid w:val="001176E6"/>
     <w:rsid w:val="00120D1F"/>
     <w:rsid w:val="00122852"/>
     <w:rsid w:val="001257CE"/>
     <w:rsid w:val="00131EBA"/>
     <w:rsid w:val="00134E2D"/>
     <w:rsid w:val="00136668"/>
     <w:rsid w:val="00140D67"/>
     <w:rsid w:val="00142FA2"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="0014604A"/>
     <w:rsid w:val="00151E24"/>
     <w:rsid w:val="00154475"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="001611C9"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="00170A31"/>
     <w:rsid w:val="00170CF5"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00180C77"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="001823D9"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00184314"/>
     <w:rsid w:val="00185259"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00190CB6"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001974F2"/>
     <w:rsid w:val="001A6B4F"/>
     <w:rsid w:val="001A6BC1"/>
     <w:rsid w:val="001A73D7"/>
     <w:rsid w:val="001B17C8"/>
     <w:rsid w:val="001B29D4"/>
     <w:rsid w:val="001B3791"/>
     <w:rsid w:val="001B3A50"/>
     <w:rsid w:val="001B417A"/>
     <w:rsid w:val="001B5730"/>
     <w:rsid w:val="001B5763"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001C10FF"/>
     <w:rsid w:val="001C1644"/>
+    <w:rsid w:val="001C3B08"/>
     <w:rsid w:val="001C58AE"/>
     <w:rsid w:val="001C6542"/>
     <w:rsid w:val="001C6E91"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D1FC9"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D50AC"/>
     <w:rsid w:val="001D6278"/>
     <w:rsid w:val="001D6804"/>
     <w:rsid w:val="001E19DE"/>
     <w:rsid w:val="001E3AE7"/>
     <w:rsid w:val="001E5C9F"/>
     <w:rsid w:val="001E7CB8"/>
     <w:rsid w:val="001F35E0"/>
     <w:rsid w:val="001F494E"/>
     <w:rsid w:val="001F587D"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="0020146E"/>
     <w:rsid w:val="0020267A"/>
     <w:rsid w:val="00202D2B"/>
     <w:rsid w:val="002041DB"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="0021354E"/>
     <w:rsid w:val="00215F7A"/>
     <w:rsid w:val="002220B0"/>
@@ -3788,50 +2899,51 @@
     <w:rsid w:val="003663C4"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="003745EC"/>
     <w:rsid w:val="0037543B"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="003764D4"/>
     <w:rsid w:val="00381AB9"/>
     <w:rsid w:val="00383BD1"/>
     <w:rsid w:val="00385F43"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="0039400E"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="00397561"/>
     <w:rsid w:val="00397877"/>
     <w:rsid w:val="003A726D"/>
     <w:rsid w:val="003B07F4"/>
     <w:rsid w:val="003B22AB"/>
     <w:rsid w:val="003B2465"/>
     <w:rsid w:val="003B258C"/>
     <w:rsid w:val="003B27F4"/>
     <w:rsid w:val="003B4BA6"/>
     <w:rsid w:val="003B63D3"/>
     <w:rsid w:val="003C13FC"/>
+    <w:rsid w:val="003C1611"/>
     <w:rsid w:val="003C4363"/>
     <w:rsid w:val="003C5DA4"/>
     <w:rsid w:val="003D0F8E"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003E2CBF"/>
     <w:rsid w:val="003E42FA"/>
     <w:rsid w:val="003E5E2F"/>
     <w:rsid w:val="003E6FF8"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F3A83"/>
     <w:rsid w:val="003F3D87"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="0041011B"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="004143FD"/>
     <w:rsid w:val="00415FED"/>
     <w:rsid w:val="00421B69"/>
     <w:rsid w:val="00421D7B"/>
     <w:rsid w:val="00422941"/>
     <w:rsid w:val="00424E43"/>
     <w:rsid w:val="004257C8"/>
     <w:rsid w:val="004260DB"/>
@@ -3874,50 +2986,51 @@
     <w:rsid w:val="004A39B6"/>
     <w:rsid w:val="004A5044"/>
     <w:rsid w:val="004B04C8"/>
     <w:rsid w:val="004B1A97"/>
     <w:rsid w:val="004B5254"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B6081"/>
     <w:rsid w:val="004B60F1"/>
     <w:rsid w:val="004B726B"/>
     <w:rsid w:val="004B7765"/>
     <w:rsid w:val="004B7AAB"/>
     <w:rsid w:val="004C0CA7"/>
     <w:rsid w:val="004C0F92"/>
     <w:rsid w:val="004C12BA"/>
     <w:rsid w:val="004C1D47"/>
     <w:rsid w:val="004C2EA5"/>
     <w:rsid w:val="004C787D"/>
     <w:rsid w:val="004D15F4"/>
     <w:rsid w:val="004D270A"/>
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004D4A26"/>
     <w:rsid w:val="004E0078"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E197B"/>
     <w:rsid w:val="004E262A"/>
+    <w:rsid w:val="004E2907"/>
     <w:rsid w:val="004E4108"/>
     <w:rsid w:val="004E52C0"/>
     <w:rsid w:val="004E5976"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F5A29"/>
     <w:rsid w:val="00500BE6"/>
     <w:rsid w:val="00500EFF"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="0051479B"/>
     <w:rsid w:val="005164DE"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00517783"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="0052152E"/>
     <w:rsid w:val="00522238"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="00530436"/>
     <w:rsid w:val="00532DE5"/>
     <w:rsid w:val="00533E0F"/>
     <w:rsid w:val="00534D7A"/>
     <w:rsid w:val="005354B0"/>
     <w:rsid w:val="00541FA4"/>
     <w:rsid w:val="00543065"/>
     <w:rsid w:val="0054387D"/>
@@ -4004,58 +3117,60 @@
     <w:rsid w:val="0066121C"/>
     <w:rsid w:val="006614AA"/>
     <w:rsid w:val="00663367"/>
     <w:rsid w:val="0066346A"/>
     <w:rsid w:val="00663F0B"/>
     <w:rsid w:val="0066585A"/>
     <w:rsid w:val="00667DC3"/>
     <w:rsid w:val="00671C0F"/>
     <w:rsid w:val="006751C1"/>
     <w:rsid w:val="006766FE"/>
     <w:rsid w:val="0068068A"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="00681641"/>
     <w:rsid w:val="006817FF"/>
     <w:rsid w:val="006818A8"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="0068299F"/>
     <w:rsid w:val="006835D0"/>
     <w:rsid w:val="00683777"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006872C4"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="00690492"/>
     <w:rsid w:val="006937FE"/>
     <w:rsid w:val="006939B0"/>
+    <w:rsid w:val="00694BAF"/>
     <w:rsid w:val="00694D74"/>
     <w:rsid w:val="00696A72"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A29F7"/>
     <w:rsid w:val="006A42A8"/>
     <w:rsid w:val="006A4BBB"/>
     <w:rsid w:val="006B2C18"/>
+    <w:rsid w:val="006B3CD7"/>
     <w:rsid w:val="006B4D11"/>
     <w:rsid w:val="006B62AC"/>
     <w:rsid w:val="006B7AD2"/>
     <w:rsid w:val="006C0DD0"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006D15D6"/>
     <w:rsid w:val="006D21ED"/>
     <w:rsid w:val="006D4820"/>
     <w:rsid w:val="006D4AE5"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006D79BC"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E29D3"/>
     <w:rsid w:val="006E638D"/>
     <w:rsid w:val="006E7FA2"/>
     <w:rsid w:val="006F0A2F"/>
     <w:rsid w:val="006F2F58"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="006F655E"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00703281"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="00711C57"/>
@@ -4091,50 +3206,51 @@
     <w:rsid w:val="00772CDF"/>
     <w:rsid w:val="007733F5"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00774C54"/>
     <w:rsid w:val="00776FF3"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="0078341C"/>
     <w:rsid w:val="00786282"/>
     <w:rsid w:val="007902C2"/>
     <w:rsid w:val="0079135E"/>
     <w:rsid w:val="00791C0D"/>
     <w:rsid w:val="00791F9D"/>
     <w:rsid w:val="0079232B"/>
     <w:rsid w:val="00792453"/>
     <w:rsid w:val="007924FD"/>
     <w:rsid w:val="0079288A"/>
     <w:rsid w:val="0079304E"/>
     <w:rsid w:val="007956D4"/>
     <w:rsid w:val="00796118"/>
     <w:rsid w:val="007973B8"/>
     <w:rsid w:val="007A09F3"/>
     <w:rsid w:val="007A2474"/>
+    <w:rsid w:val="007A39A5"/>
     <w:rsid w:val="007A3A4E"/>
     <w:rsid w:val="007A400C"/>
     <w:rsid w:val="007A7406"/>
     <w:rsid w:val="007A764B"/>
     <w:rsid w:val="007B2014"/>
     <w:rsid w:val="007B2913"/>
     <w:rsid w:val="007B31AE"/>
     <w:rsid w:val="007B32B2"/>
     <w:rsid w:val="007B4270"/>
     <w:rsid w:val="007B5CDD"/>
     <w:rsid w:val="007B70AC"/>
     <w:rsid w:val="007C021D"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007C2731"/>
     <w:rsid w:val="007C450F"/>
     <w:rsid w:val="007C6CB7"/>
     <w:rsid w:val="007C6CC3"/>
     <w:rsid w:val="007C7D01"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E059B"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3356"/>
     <w:rsid w:val="007E3376"/>
@@ -4143,50 +3259,51 @@
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F22B0"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F4C33"/>
     <w:rsid w:val="007F513F"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="007F609B"/>
     <w:rsid w:val="008023D8"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="00810F27"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008171D0"/>
     <w:rsid w:val="00822F77"/>
     <w:rsid w:val="00824289"/>
     <w:rsid w:val="00825F8C"/>
     <w:rsid w:val="00831E10"/>
     <w:rsid w:val="00833CC2"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="008466D0"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="00850C6F"/>
     <w:rsid w:val="008520FA"/>
+    <w:rsid w:val="00852414"/>
     <w:rsid w:val="00853781"/>
     <w:rsid w:val="00856085"/>
     <w:rsid w:val="00860555"/>
     <w:rsid w:val="008624A5"/>
     <w:rsid w:val="008624B3"/>
     <w:rsid w:val="00862768"/>
     <w:rsid w:val="00864789"/>
     <w:rsid w:val="00867A49"/>
     <w:rsid w:val="00871169"/>
     <w:rsid w:val="0087306E"/>
     <w:rsid w:val="0087373D"/>
     <w:rsid w:val="00873BA7"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875252"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="00876C5A"/>
     <w:rsid w:val="008810AC"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="008821DC"/>
     <w:rsid w:val="00883E31"/>
@@ -4201,75 +3318,77 @@
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="0089617A"/>
     <w:rsid w:val="00896DAD"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A18DE"/>
     <w:rsid w:val="008A22EC"/>
     <w:rsid w:val="008A2A48"/>
     <w:rsid w:val="008A4134"/>
     <w:rsid w:val="008A46A3"/>
     <w:rsid w:val="008B0403"/>
     <w:rsid w:val="008B0463"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B0E02"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008B33DB"/>
     <w:rsid w:val="008C11DF"/>
     <w:rsid w:val="008C2D61"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008D0851"/>
     <w:rsid w:val="008E0888"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008E4870"/>
     <w:rsid w:val="008E6B46"/>
+    <w:rsid w:val="008F52B3"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F6AA5"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="00901068"/>
     <w:rsid w:val="009047DC"/>
     <w:rsid w:val="00913AB6"/>
     <w:rsid w:val="00913F12"/>
     <w:rsid w:val="00914560"/>
     <w:rsid w:val="00915059"/>
     <w:rsid w:val="009179F8"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="00922CE2"/>
     <w:rsid w:val="00923B0F"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="00924FCB"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="0093223B"/>
     <w:rsid w:val="0093268D"/>
     <w:rsid w:val="00932F28"/>
     <w:rsid w:val="00933AD0"/>
     <w:rsid w:val="00935924"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00935D16"/>
     <w:rsid w:val="00937664"/>
     <w:rsid w:val="00940B63"/>
+    <w:rsid w:val="00940ED1"/>
     <w:rsid w:val="00946607"/>
     <w:rsid w:val="00951220"/>
     <w:rsid w:val="00954A92"/>
     <w:rsid w:val="0095623D"/>
     <w:rsid w:val="009567C0"/>
     <w:rsid w:val="009654D5"/>
     <w:rsid w:val="0096566F"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="0097464A"/>
     <w:rsid w:val="00975377"/>
     <w:rsid w:val="009800CA"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="009841C8"/>
     <w:rsid w:val="009863A1"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="00990049"/>
     <w:rsid w:val="00990A53"/>
     <w:rsid w:val="00993D4B"/>
     <w:rsid w:val="009A043C"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009A535C"/>
     <w:rsid w:val="009A721E"/>
@@ -4296,115 +3415,121 @@
     <w:rsid w:val="009E6D39"/>
     <w:rsid w:val="009E7F2A"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F08BC"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="009F4766"/>
     <w:rsid w:val="009F6BB0"/>
     <w:rsid w:val="00A01293"/>
     <w:rsid w:val="00A04205"/>
     <w:rsid w:val="00A044CE"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A05815"/>
     <w:rsid w:val="00A0647F"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A10E36"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A11B02"/>
     <w:rsid w:val="00A12761"/>
     <w:rsid w:val="00A13BA3"/>
     <w:rsid w:val="00A16091"/>
     <w:rsid w:val="00A1613E"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A173C9"/>
     <w:rsid w:val="00A1775E"/>
     <w:rsid w:val="00A214C1"/>
+    <w:rsid w:val="00A23705"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A258CB"/>
     <w:rsid w:val="00A26B60"/>
     <w:rsid w:val="00A27D78"/>
     <w:rsid w:val="00A27FA0"/>
     <w:rsid w:val="00A320C8"/>
     <w:rsid w:val="00A33207"/>
     <w:rsid w:val="00A358C6"/>
     <w:rsid w:val="00A36F1A"/>
     <w:rsid w:val="00A406D2"/>
     <w:rsid w:val="00A414C6"/>
     <w:rsid w:val="00A416C5"/>
     <w:rsid w:val="00A41ED8"/>
     <w:rsid w:val="00A43811"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A53C54"/>
     <w:rsid w:val="00A547FC"/>
     <w:rsid w:val="00A555E0"/>
     <w:rsid w:val="00A61257"/>
+    <w:rsid w:val="00A62D87"/>
     <w:rsid w:val="00A70260"/>
     <w:rsid w:val="00A71C08"/>
     <w:rsid w:val="00A72AA3"/>
     <w:rsid w:val="00A74738"/>
     <w:rsid w:val="00A7560E"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A80293"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A8237D"/>
     <w:rsid w:val="00A9013B"/>
     <w:rsid w:val="00A9157D"/>
     <w:rsid w:val="00AA01FB"/>
+    <w:rsid w:val="00AA0310"/>
+    <w:rsid w:val="00AA2138"/>
     <w:rsid w:val="00AB0138"/>
     <w:rsid w:val="00AB0945"/>
     <w:rsid w:val="00AB2318"/>
     <w:rsid w:val="00AB5496"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AC3594"/>
     <w:rsid w:val="00AC3774"/>
     <w:rsid w:val="00AC4852"/>
     <w:rsid w:val="00AD496D"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AD72F9"/>
     <w:rsid w:val="00AD7F36"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00AE4A5C"/>
     <w:rsid w:val="00AF0C7E"/>
     <w:rsid w:val="00AF1367"/>
     <w:rsid w:val="00AF4844"/>
+    <w:rsid w:val="00AF6571"/>
     <w:rsid w:val="00AF6715"/>
     <w:rsid w:val="00B00468"/>
     <w:rsid w:val="00B00F81"/>
     <w:rsid w:val="00B017D5"/>
     <w:rsid w:val="00B11A72"/>
     <w:rsid w:val="00B21AE8"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B2268A"/>
     <w:rsid w:val="00B23789"/>
     <w:rsid w:val="00B24988"/>
     <w:rsid w:val="00B25DFD"/>
     <w:rsid w:val="00B26402"/>
     <w:rsid w:val="00B27CB3"/>
     <w:rsid w:val="00B304C7"/>
     <w:rsid w:val="00B319C4"/>
+    <w:rsid w:val="00B33A2D"/>
     <w:rsid w:val="00B36E4F"/>
     <w:rsid w:val="00B45FB8"/>
     <w:rsid w:val="00B5110E"/>
     <w:rsid w:val="00B538B8"/>
     <w:rsid w:val="00B5612A"/>
     <w:rsid w:val="00B566F1"/>
     <w:rsid w:val="00B576B5"/>
     <w:rsid w:val="00B60555"/>
     <w:rsid w:val="00B623BF"/>
     <w:rsid w:val="00B6308D"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B63ED7"/>
     <w:rsid w:val="00B64A3F"/>
     <w:rsid w:val="00B67BC5"/>
     <w:rsid w:val="00B72BE6"/>
     <w:rsid w:val="00B739D2"/>
     <w:rsid w:val="00B77110"/>
     <w:rsid w:val="00B7740E"/>
     <w:rsid w:val="00B80020"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B82CFA"/>
     <w:rsid w:val="00B83A38"/>
     <w:rsid w:val="00B83B45"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
@@ -4415,86 +3540,88 @@
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00B931F6"/>
     <w:rsid w:val="00BA02DF"/>
     <w:rsid w:val="00BB008B"/>
     <w:rsid w:val="00BB0953"/>
     <w:rsid w:val="00BB0A32"/>
     <w:rsid w:val="00BB0ADB"/>
     <w:rsid w:val="00BB1B74"/>
     <w:rsid w:val="00BB310A"/>
     <w:rsid w:val="00BB5139"/>
     <w:rsid w:val="00BB51C4"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BC0F5B"/>
     <w:rsid w:val="00BC1386"/>
     <w:rsid w:val="00BC227B"/>
     <w:rsid w:val="00BC2B6E"/>
     <w:rsid w:val="00BC3397"/>
     <w:rsid w:val="00BC7899"/>
     <w:rsid w:val="00BD07B7"/>
     <w:rsid w:val="00BD19FB"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BD29FA"/>
     <w:rsid w:val="00BD2FE1"/>
     <w:rsid w:val="00BD3803"/>
     <w:rsid w:val="00BD5C41"/>
+    <w:rsid w:val="00BD748F"/>
     <w:rsid w:val="00BD7EDB"/>
     <w:rsid w:val="00BE0DF1"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BE12D2"/>
     <w:rsid w:val="00BE1658"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BF1CBA"/>
     <w:rsid w:val="00BF1DB6"/>
     <w:rsid w:val="00BF5B61"/>
     <w:rsid w:val="00BF651E"/>
     <w:rsid w:val="00C0034A"/>
     <w:rsid w:val="00C0165D"/>
     <w:rsid w:val="00C04CBC"/>
     <w:rsid w:val="00C05185"/>
     <w:rsid w:val="00C05675"/>
     <w:rsid w:val="00C059EB"/>
     <w:rsid w:val="00C06F62"/>
     <w:rsid w:val="00C075AA"/>
     <w:rsid w:val="00C12B08"/>
     <w:rsid w:val="00C13C30"/>
     <w:rsid w:val="00C14524"/>
     <w:rsid w:val="00C1620F"/>
     <w:rsid w:val="00C179F6"/>
     <w:rsid w:val="00C20B46"/>
     <w:rsid w:val="00C24E89"/>
     <w:rsid w:val="00C260D1"/>
     <w:rsid w:val="00C31119"/>
     <w:rsid w:val="00C317B2"/>
     <w:rsid w:val="00C31B2D"/>
     <w:rsid w:val="00C362B2"/>
     <w:rsid w:val="00C37DEE"/>
     <w:rsid w:val="00C40DB9"/>
     <w:rsid w:val="00C430D9"/>
     <w:rsid w:val="00C44853"/>
     <w:rsid w:val="00C453F1"/>
     <w:rsid w:val="00C479F5"/>
+    <w:rsid w:val="00C51831"/>
     <w:rsid w:val="00C518F3"/>
     <w:rsid w:val="00C5192D"/>
     <w:rsid w:val="00C56486"/>
     <w:rsid w:val="00C610ED"/>
     <w:rsid w:val="00C6200F"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C64379"/>
     <w:rsid w:val="00C70B80"/>
     <w:rsid w:val="00C75C43"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C80546"/>
     <w:rsid w:val="00C8090B"/>
     <w:rsid w:val="00C870AE"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00C94162"/>
     <w:rsid w:val="00C9436D"/>
     <w:rsid w:val="00CA13CE"/>
     <w:rsid w:val="00CA1804"/>
     <w:rsid w:val="00CA2A1E"/>
     <w:rsid w:val="00CA418E"/>
     <w:rsid w:val="00CA5322"/>
     <w:rsid w:val="00CA5426"/>
@@ -4544,57 +3671,59 @@
     <w:rsid w:val="00D10F2F"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D13709"/>
     <w:rsid w:val="00D13A56"/>
     <w:rsid w:val="00D15117"/>
     <w:rsid w:val="00D151EE"/>
     <w:rsid w:val="00D16DEB"/>
     <w:rsid w:val="00D21D0C"/>
     <w:rsid w:val="00D21E30"/>
     <w:rsid w:val="00D243AC"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D27A2B"/>
     <w:rsid w:val="00D3025F"/>
     <w:rsid w:val="00D33005"/>
     <w:rsid w:val="00D34720"/>
     <w:rsid w:val="00D3545E"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D40C9D"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D460CF"/>
     <w:rsid w:val="00D4638B"/>
     <w:rsid w:val="00D47F5C"/>
+    <w:rsid w:val="00D51C42"/>
     <w:rsid w:val="00D54965"/>
     <w:rsid w:val="00D56CC4"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D72719"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
+    <w:rsid w:val="00D81C17"/>
     <w:rsid w:val="00D8454D"/>
     <w:rsid w:val="00D84EBB"/>
     <w:rsid w:val="00D85D23"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
     <w:rsid w:val="00D87834"/>
     <w:rsid w:val="00D87EB2"/>
     <w:rsid w:val="00D90D3B"/>
     <w:rsid w:val="00D928D0"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00D94A39"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA25C9"/>
     <w:rsid w:val="00DA60FF"/>
     <w:rsid w:val="00DA61F8"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DB4C01"/>
     <w:rsid w:val="00DB4EAC"/>
     <w:rsid w:val="00DC055F"/>
     <w:rsid w:val="00DC19B5"/>
     <w:rsid w:val="00DC1DAB"/>
     <w:rsid w:val="00DC3B98"/>
     <w:rsid w:val="00DC4706"/>
     <w:rsid w:val="00DC49EF"/>
     <w:rsid w:val="00DC56A3"/>
@@ -4650,50 +3779,51 @@
     <w:rsid w:val="00E5757B"/>
     <w:rsid w:val="00E57A6D"/>
     <w:rsid w:val="00E60F03"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E64164"/>
     <w:rsid w:val="00E7284F"/>
     <w:rsid w:val="00E734A2"/>
     <w:rsid w:val="00E76107"/>
     <w:rsid w:val="00E77F22"/>
     <w:rsid w:val="00E816E0"/>
     <w:rsid w:val="00E828EC"/>
     <w:rsid w:val="00E8323E"/>
     <w:rsid w:val="00E8723D"/>
     <w:rsid w:val="00E90F17"/>
     <w:rsid w:val="00E934ED"/>
     <w:rsid w:val="00E9668B"/>
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA281A"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EA4856"/>
     <w:rsid w:val="00EB1011"/>
     <w:rsid w:val="00EB462B"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EC04B3"/>
+    <w:rsid w:val="00EC10AD"/>
     <w:rsid w:val="00EC1748"/>
     <w:rsid w:val="00EC1C51"/>
     <w:rsid w:val="00EC201A"/>
     <w:rsid w:val="00EC4089"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00EC4CC4"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED0FC1"/>
     <w:rsid w:val="00ED48EE"/>
     <w:rsid w:val="00ED63C0"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00ED780A"/>
     <w:rsid w:val="00EE2179"/>
     <w:rsid w:val="00EE6864"/>
     <w:rsid w:val="00EE7490"/>
     <w:rsid w:val="00EF0812"/>
     <w:rsid w:val="00EF1863"/>
     <w:rsid w:val="00EF28FC"/>
     <w:rsid w:val="00EF5D50"/>
     <w:rsid w:val="00F03EDB"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F04CA9"/>
     <w:rsid w:val="00F064BD"/>
     <w:rsid w:val="00F07F92"/>
     <w:rsid w:val="00F13989"/>
@@ -4702,50 +3832,51 @@
     <w:rsid w:val="00F201B1"/>
     <w:rsid w:val="00F2097D"/>
     <w:rsid w:val="00F233B9"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F24F2D"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F277A2"/>
     <w:rsid w:val="00F30E35"/>
     <w:rsid w:val="00F32F92"/>
     <w:rsid w:val="00F3447B"/>
     <w:rsid w:val="00F369D8"/>
     <w:rsid w:val="00F36D30"/>
     <w:rsid w:val="00F37405"/>
     <w:rsid w:val="00F45B90"/>
     <w:rsid w:val="00F46703"/>
     <w:rsid w:val="00F50ADD"/>
     <w:rsid w:val="00F52B65"/>
     <w:rsid w:val="00F5371B"/>
     <w:rsid w:val="00F5376C"/>
     <w:rsid w:val="00F553BC"/>
     <w:rsid w:val="00F566FF"/>
     <w:rsid w:val="00F64694"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F715F9"/>
+    <w:rsid w:val="00F726B8"/>
     <w:rsid w:val="00F72720"/>
     <w:rsid w:val="00F776C1"/>
     <w:rsid w:val="00F80282"/>
     <w:rsid w:val="00F80752"/>
     <w:rsid w:val="00F80ABB"/>
     <w:rsid w:val="00F80ABE"/>
     <w:rsid w:val="00F80C14"/>
     <w:rsid w:val="00F81618"/>
     <w:rsid w:val="00F83B17"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F874E8"/>
     <w:rsid w:val="00F9200B"/>
     <w:rsid w:val="00F9399C"/>
     <w:rsid w:val="00F94CFB"/>
     <w:rsid w:val="00F96149"/>
     <w:rsid w:val="00F9699B"/>
     <w:rsid w:val="00F96C0C"/>
     <w:rsid w:val="00FA088E"/>
     <w:rsid w:val="00FA1EC9"/>
     <w:rsid w:val="00FA4E1C"/>
     <w:rsid w:val="00FA5EBD"/>
     <w:rsid w:val="00FB0D04"/>
     <w:rsid w:val="00FB1FBD"/>
     <w:rsid w:val="00FB55F0"/>
@@ -16330,51 +15461,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141485333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://office%40dalytical.com%20and%20administration%40dalytical.com&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://startup%40eventianimazione.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://info@obiettivotropici.it&amp;cc=eures@afolmet.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://startup%40eventianimazione.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://info@obiettivotropici.it&amp;cc=eures@afolmet.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -16618,68 +15749,68 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF74B94E-E18D-4B30-B136-3DE30AF2791D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5142</Characters>
+  <Pages>2</Pages>
+  <Words>556</Words>
+  <Characters>3170</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6032</CharactersWithSpaces>
+  <CharactersWithSpaces>3719</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Barbara D'Alessio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>