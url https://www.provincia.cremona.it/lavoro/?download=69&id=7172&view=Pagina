--- v0 (2026-05-30)
+++ v1 (2026-07-18)
@@ -2016,51 +2016,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AEC3366" w14:textId="2A31C20F" w:rsidR="0070622C" w:rsidRPr="0070622C" w:rsidRDefault="00AF1BB2" w:rsidP="0070622C">
+          <w:p w14:paraId="1AEC3366" w14:textId="2A31C20F" w:rsidR="0070622C" w:rsidRPr="0070622C" w:rsidRDefault="00000000" w:rsidP="0070622C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="0070622C" w:rsidRPr="0070622C">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eures@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -3138,51 +3138,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F9EB408" w14:textId="6407007A" w:rsidR="008F1117" w:rsidRPr="008F1117" w:rsidRDefault="00AF1BB2" w:rsidP="008F1117">
+          <w:p w14:paraId="5F9EB408" w14:textId="6407007A" w:rsidR="008F1117" w:rsidRPr="008F1117" w:rsidRDefault="00000000" w:rsidP="008F1117">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="00C73958" w:rsidRPr="008F1117">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eures@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -3359,61 +3359,61 @@
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0090348F" w:rsidRPr="0090348F" w:rsidSect="00D03A92">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3019D138" w14:textId="77777777" w:rsidR="002239AE" w:rsidRDefault="002239AE" w:rsidP="004C0F92">
+    <w:p w14:paraId="4054E1D4" w14:textId="77777777" w:rsidR="003B0A41" w:rsidRDefault="003B0A41" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C60726F" w14:textId="77777777" w:rsidR="002239AE" w:rsidRDefault="002239AE" w:rsidP="004C0F92">
+    <w:p w14:paraId="27397F7B" w14:textId="77777777" w:rsidR="003B0A41" w:rsidRDefault="003B0A41" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3456,51 +3456,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0E9747BB" w14:textId="77777777" w:rsidR="007529AC" w:rsidRDefault="007529AC">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="42F12951" w14:textId="637509BC" w:rsidR="00497381" w:rsidRDefault="001B04B9">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A96AA13" wp14:editId="5A1B46B9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="leftMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="561975" cy="561975"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="10" name="Ovale 10"/>
@@ -3635,61 +3634,61 @@
         <w:r w:rsidR="00497381">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="00497381" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="32FF5333" w14:textId="77777777" w:rsidR="007529AC" w:rsidRDefault="007529AC">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="102AB90E" w14:textId="77777777" w:rsidR="002239AE" w:rsidRDefault="002239AE" w:rsidP="004C0F92">
+    <w:p w14:paraId="06B3BDA6" w14:textId="77777777" w:rsidR="003B0A41" w:rsidRDefault="003B0A41" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66914FF9" w14:textId="77777777" w:rsidR="002239AE" w:rsidRDefault="002239AE" w:rsidP="004C0F92">
+    <w:p w14:paraId="066ADDE4" w14:textId="77777777" w:rsidR="003B0A41" w:rsidRDefault="003B0A41" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0DB58FD3" w14:textId="77777777" w:rsidR="007529AC" w:rsidRDefault="007529AC">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="195C35E4" w14:textId="2581C033" w:rsidR="00D16FF0" w:rsidRPr="00D16FF0" w:rsidRDefault="005002AA" w:rsidP="001347F9">
     <w:pPr>
@@ -3847,118 +3846,118 @@
       <w:t xml:space="preserve">                      In </w:t>
     </w:r>
     <w:r w:rsidR="00395CA7">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>pu</w:t>
     </w:r>
     <w:r w:rsidR="00D16FF0" w:rsidRPr="00D16FF0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>bblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="018C205B" w14:textId="3301AE66" w:rsidR="00D16FF0" w:rsidRPr="00D16FF0" w:rsidRDefault="000B1EB5" w:rsidP="001347F9">
+  <w:p w14:paraId="018C205B" w14:textId="2BAB1CBA" w:rsidR="00D16FF0" w:rsidRPr="00D16FF0" w:rsidRDefault="000B1EB5" w:rsidP="001347F9">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                       </w:t>
     </w:r>
-    <w:r w:rsidR="00AF1BB2">
+    <w:r w:rsidR="00030DCE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>26</w:t>
+      <w:t>23</w:t>
     </w:r>
     <w:r w:rsidR="00D16FF0" w:rsidRPr="00D16FF0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D340AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00320621">
+    <w:r w:rsidR="0001307D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00D16FF0" w:rsidRPr="00D16FF0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00D340AF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="77C20332" w14:textId="3285BF91" w:rsidR="00D16FF0" w:rsidRPr="00D16FF0" w:rsidRDefault="00D16FF0" w:rsidP="001347F9">
@@ -4021,83 +4020,85 @@
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="22F9B186" w14:textId="77777777" w:rsidR="007529AC" w:rsidRDefault="007529AC">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
     <w:rsid w:val="00007E37"/>
     <w:rsid w:val="000112C4"/>
+    <w:rsid w:val="0001307D"/>
     <w:rsid w:val="00016D5B"/>
     <w:rsid w:val="00017C2E"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="00025F81"/>
+    <w:rsid w:val="00030DCE"/>
     <w:rsid w:val="00033EBD"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="000455D0"/>
     <w:rsid w:val="0004658D"/>
     <w:rsid w:val="0004780F"/>
     <w:rsid w:val="00050F58"/>
     <w:rsid w:val="000526F4"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="00082FFE"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="000A0EFB"/>
     <w:rsid w:val="000A12A7"/>
     <w:rsid w:val="000A3C64"/>
     <w:rsid w:val="000B00B2"/>
     <w:rsid w:val="000B1EB5"/>
     <w:rsid w:val="000B4285"/>
     <w:rsid w:val="000B4CEB"/>
     <w:rsid w:val="000B576C"/>
     <w:rsid w:val="000B583B"/>
@@ -4113,50 +4114,51 @@
     <w:rsid w:val="001032C7"/>
     <w:rsid w:val="001159E8"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="001347F9"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="001457B6"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="0014604A"/>
     <w:rsid w:val="0015185C"/>
     <w:rsid w:val="00153892"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="00164733"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="00171888"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00177FD9"/>
     <w:rsid w:val="001807BD"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="0019616E"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001B04B9"/>
     <w:rsid w:val="001B3C16"/>
+    <w:rsid w:val="001B50AA"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D0C23"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D5241"/>
     <w:rsid w:val="001F16D5"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="002169A5"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="002239AE"/>
     <w:rsid w:val="002251A7"/>
     <w:rsid w:val="002260A0"/>
     <w:rsid w:val="00230BD9"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="00237633"/>
     <w:rsid w:val="00241823"/>
     <w:rsid w:val="0024729B"/>
     <w:rsid w:val="00255B0D"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="00270154"/>
@@ -4175,65 +4177,67 @@
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
     <w:rsid w:val="002C7E7D"/>
     <w:rsid w:val="002D19F8"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002F37C6"/>
     <w:rsid w:val="002F7DD9"/>
     <w:rsid w:val="00303EF5"/>
     <w:rsid w:val="00306CA4"/>
     <w:rsid w:val="00312076"/>
     <w:rsid w:val="00313EAF"/>
     <w:rsid w:val="003154D6"/>
     <w:rsid w:val="00315AE2"/>
     <w:rsid w:val="00316DF0"/>
     <w:rsid w:val="00320621"/>
     <w:rsid w:val="00330D08"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="00357DE6"/>
     <w:rsid w:val="0036087D"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="00370D26"/>
+    <w:rsid w:val="003746CA"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="0038066C"/>
     <w:rsid w:val="00381E5B"/>
     <w:rsid w:val="00381F13"/>
     <w:rsid w:val="00387325"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="0039042D"/>
     <w:rsid w:val="00390DC1"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="00395CA7"/>
     <w:rsid w:val="003A284F"/>
     <w:rsid w:val="003A67F1"/>
     <w:rsid w:val="003A79E6"/>
+    <w:rsid w:val="003B0A41"/>
     <w:rsid w:val="003B179A"/>
     <w:rsid w:val="003D2EEB"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003E42FA"/>
     <w:rsid w:val="003F21DB"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="00403C5B"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="0041314F"/>
     <w:rsid w:val="004149F9"/>
     <w:rsid w:val="00423C99"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="0045166B"/>
     <w:rsid w:val="00451DF4"/>
     <w:rsid w:val="00476DC5"/>
     <w:rsid w:val="004815ED"/>
     <w:rsid w:val="00496E5B"/>
     <w:rsid w:val="00497381"/>
     <w:rsid w:val="004A0E67"/>
     <w:rsid w:val="004A204C"/>
     <w:rsid w:val="004B574E"/>
@@ -4298,55 +4302,58 @@
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00630DA8"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00632F23"/>
     <w:rsid w:val="0063405D"/>
     <w:rsid w:val="00634CE9"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00640E3D"/>
     <w:rsid w:val="00641F8F"/>
     <w:rsid w:val="00642EA4"/>
     <w:rsid w:val="00654ED1"/>
     <w:rsid w:val="0066240D"/>
     <w:rsid w:val="00663FEB"/>
     <w:rsid w:val="00670F6C"/>
     <w:rsid w:val="006752D3"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="0069179C"/>
     <w:rsid w:val="00692E5C"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A374A"/>
     <w:rsid w:val="006A42A8"/>
+    <w:rsid w:val="006B4706"/>
     <w:rsid w:val="006B484D"/>
     <w:rsid w:val="006B5555"/>
     <w:rsid w:val="006B7783"/>
+    <w:rsid w:val="006C2D02"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
+    <w:rsid w:val="006C5074"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006F362A"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="0070222D"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="0070613C"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="0070622C"/>
     <w:rsid w:val="00714C50"/>
     <w:rsid w:val="007167DD"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="00721F41"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="0072666C"/>
     <w:rsid w:val="007269F0"/>
     <w:rsid w:val="007333E2"/>
     <w:rsid w:val="00736510"/>
     <w:rsid w:val="007529AC"/>
     <w:rsid w:val="007569C4"/>
     <w:rsid w:val="00757B46"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00780C1B"/>
@@ -4361,50 +4368,51 @@
     <w:rsid w:val="007A651F"/>
     <w:rsid w:val="007B7ADA"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007C6423"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D33E6"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007E719C"/>
     <w:rsid w:val="007F2349"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="007F7542"/>
     <w:rsid w:val="00800051"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008168C3"/>
     <w:rsid w:val="008171D0"/>
     <w:rsid w:val="00821779"/>
     <w:rsid w:val="00823F0C"/>
     <w:rsid w:val="00832E0A"/>
+    <w:rsid w:val="00836A69"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="008521A8"/>
     <w:rsid w:val="00852466"/>
     <w:rsid w:val="0087105F"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="00877D38"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="008911D6"/>
     <w:rsid w:val="00892029"/>
     <w:rsid w:val="00892A71"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008B055D"/>
@@ -4640,50 +4648,51 @@
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA1DE5"/>
     <w:rsid w:val="00EA31A9"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EB7D05"/>
     <w:rsid w:val="00EC430D"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED45AF"/>
     <w:rsid w:val="00ED48EE"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00EE7490"/>
     <w:rsid w:val="00EF051C"/>
     <w:rsid w:val="00EF468F"/>
     <w:rsid w:val="00EF64AB"/>
     <w:rsid w:val="00F010DB"/>
     <w:rsid w:val="00F02E24"/>
     <w:rsid w:val="00F045B4"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F2097D"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F277A2"/>
+    <w:rsid w:val="00F31C71"/>
     <w:rsid w:val="00F421F6"/>
     <w:rsid w:val="00F52FB9"/>
     <w:rsid w:val="00F6047E"/>
     <w:rsid w:val="00F60EC9"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F66FE2"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F7082D"/>
     <w:rsid w:val="00F72DE9"/>
     <w:rsid w:val="00F80A19"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F909F0"/>
     <w:rsid w:val="00F96EEE"/>
     <w:rsid w:val="00FA4C31"/>
     <w:rsid w:val="00FC56AC"/>
     <w:rsid w:val="00FC7AC1"/>
     <w:rsid w:val="00FD511C"/>
     <w:rsid w:val="00FD6C78"/>
     <w:rsid w:val="00FE2827"/>
     <w:rsid w:val="00FF151A"/>
     <w:rsid w:val="00FF1EE5"/>
     <w:rsid w:val="00FF63BE"/>
   </w:rsids>
   <m:mathPr>