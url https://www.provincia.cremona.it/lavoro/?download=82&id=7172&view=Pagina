--- v0 (2026-05-09)
+++ v1 (2026-06-27)
@@ -1,42 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="77EE028A" w14:textId="77777777" w:rsidR="003A7624" w:rsidRDefault="003A7624" w:rsidP="003A7624">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E44FFD" w14:textId="5CC287F6" w:rsidR="003A7624" w:rsidRDefault="003A7624" w:rsidP="003A7624">
       <w:pPr>
@@ -108,4189 +112,754 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7898E79C" w14:textId="77777777" w:rsidR="0077171D" w:rsidRDefault="0077171D" w:rsidP="003A7624">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10340" w:type="dxa"/>
+        <w:tblW w:w="9285" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="48" w:type="dxa"/>
           <w:bottom w:w="48" w:type="dxa"/>
           <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1261"/>
-        <w:gridCol w:w="9079"/>
+        <w:gridCol w:w="1314"/>
+        <w:gridCol w:w="7971"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077171D" w:rsidRPr="0077171D" w14:paraId="5239E3C5" w14:textId="77777777" w:rsidTr="0077171D">
+      <w:tr w:rsidR="001D2078" w:rsidRPr="001D2078" w14:paraId="0AA2DDC8" w14:textId="77777777" w:rsidTr="001D2078">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20EDB469" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="70569B97" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Riferimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9079" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A2ED8A4" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="459BF215" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>EURES Norvegia Ref.</w:t>
+              <w:t>EURES Norvegia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077171D" w:rsidRPr="0077171D" w14:paraId="7F2C6A3A" w14:textId="77777777" w:rsidTr="0077171D">
+      <w:tr w:rsidR="001D2078" w:rsidRPr="001D2078" w14:paraId="5D28AB50" w14:textId="77777777" w:rsidTr="001D2078">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E3CE64" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="25230671" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Mansione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9079" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B71934A" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="4BBAED26" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Chefs</w:t>
+              <w:t>chef</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077171D" w:rsidRPr="0077171D" w14:paraId="7B3F8FF2" w14:textId="77777777" w:rsidTr="0077171D">
+      <w:tr w:rsidR="001D2078" w:rsidRPr="001D2078" w14:paraId="7E203D04" w14:textId="77777777" w:rsidTr="001D2078">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65F42615" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="7C40F41A" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9079" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6265ECF0" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="62E173B1" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do </w:t>
+              <w:t>posizione permanente</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...969 lines deleted...]
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>We</w:t>
+              <w:t>𝗥𝗲𝗾𝘂𝗶𝘀𝗶𝘁𝗶</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...98 lines deleted...]
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>About the Position</w:t>
+              <w:t>Esperienza nel ruolo e particolare abilità con la cucina italiana (incluso pizza)- Fluente in inglese.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>As</w:t>
+              <w:t>𝗗𝗲𝘀𝗰𝗿𝗶𝘇𝗶𝗼𝗻𝗲</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...340 lines deleted...]
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Start date: </w:t>
+              <w:t>Creazione del menu, attenzione alle norme di igiene e qualità, capacità di lavorare in un team internazionale e sotto pressione</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...77 lines deleted...]
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Qualifications</w:t>
+              <w:t>𝗢𝗳𝗳𝗲𝗿𝘁𝗮</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">• </w:t>
+              <w:t>Posizione permanente, retribuzione 3.500- 3.900 eur/mese/lordo.Il datore di lavoro aiuta e supporta il candidato nella ricerca dell'alloggio.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...722 lines deleted...]
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>𝗖𝗮𝗻𝗱𝗶𝗱𝗮𝘁𝘂𝗿𝗮</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Requirements</w:t>
-[...1060 lines deleted...]
-              <w:t>: Chef – SOT Hammerfest</w:t>
+              <w:t>: cv. in inglese e breve presentazione a Rebecca@restaurantpazzo.no e in cc a eures@afolmet.it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077171D" w:rsidRPr="0077171D" w14:paraId="76008C83" w14:textId="77777777" w:rsidTr="0077171D">
+      <w:tr w:rsidR="001D2078" w:rsidRPr="001D2078" w14:paraId="211F5A41" w14:textId="77777777" w:rsidTr="001D2078">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5082322C" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="35D1BBFD" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9079" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DCB942F" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="4A25A45D" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Hammerfest</w:t>
+              <w:t>Skien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077171D" w:rsidRPr="0077171D" w14:paraId="770D7B31" w14:textId="77777777" w:rsidTr="0077171D">
+      <w:tr w:rsidR="001D2078" w:rsidRPr="001D2078" w14:paraId="1364F69B" w14:textId="77777777" w:rsidTr="001D2078">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E1B7BB3" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="4AD63A9E" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Numero posti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9079" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F652A1D" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="1793926C" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077171D" w:rsidRPr="0077171D" w14:paraId="439EE3CC" w14:textId="77777777" w:rsidTr="0077171D">
-[...155 lines deleted...]
-      <w:tr w:rsidR="0077171D" w:rsidRPr="0077171D" w14:paraId="58386554" w14:textId="77777777" w:rsidTr="0077171D">
+      <w:tr w:rsidR="001D2078" w:rsidRPr="001D2078" w14:paraId="73E3F351" w14:textId="77777777" w:rsidTr="001D2078">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="373CAF92" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="0784B70A" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9079" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E2839A6" w14:textId="5DD8814C" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="00E16BB0" w:rsidP="0077171D">
+          <w:p w14:paraId="096E9F5A" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:tooltip="Email" w:history="1">
-              <w:r w:rsidR="0077171D" w:rsidRPr="0077171D">
+              <w:r w:rsidRPr="001D2078">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
-                <w:t>roman.fredriksen@slakteriet.live</w:t>
+                <w:t>Rebecca@restaurantpazzo.no</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0077171D" w:rsidRPr="00667F8A">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077171D" w:rsidRPr="0077171D" w14:paraId="11EE325F" w14:textId="77777777" w:rsidTr="0077171D">
+      <w:tr w:rsidR="001D2078" w:rsidRPr="001D2078" w14:paraId="0469CA31" w14:textId="77777777" w:rsidTr="001D2078">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AA489B8" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="6BCD0DDC" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Scadenza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9079" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3544228C" w14:textId="77777777" w:rsidR="0077171D" w:rsidRPr="0077171D" w:rsidRDefault="0077171D" w:rsidP="0077171D">
+          <w:p w14:paraId="34999EB1" w14:textId="77777777" w:rsidR="001D2078" w:rsidRPr="001D2078" w:rsidRDefault="001D2078" w:rsidP="001D2078">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077171D">
+            <w:r w:rsidRPr="001D2078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>14/06/2026</w:t>
+              <w:t>31/07/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="47884A69" w14:textId="77777777" w:rsidR="0077171D" w:rsidRDefault="0077171D" w:rsidP="003A7624">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0077171D" w:rsidSect="00D03A92">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="11DACCD5" w14:textId="77777777" w:rsidR="000E775B" w:rsidRDefault="000E775B" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5C5128D0" w14:textId="77777777" w:rsidR="000E775B" w:rsidRDefault="000E775B" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4311,61 +880,78 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6295458B" w14:textId="77777777" w:rsidR="001D2078" w:rsidRDefault="001D2078">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="39AAE2D2" w14:textId="3C6B926A" w:rsidR="00C60EC1" w:rsidRDefault="00811A26">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62E5EE59" wp14:editId="20DC3F0D">
                   <wp:simplePos x="0" y="0"/>
@@ -4497,76 +1083,96 @@
                             <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:oval>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="00C60EC1">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="00C60EC1" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5E0694DA" w14:textId="77777777" w:rsidR="001D2078" w:rsidRDefault="001D2078">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2416E410" w14:textId="77777777" w:rsidR="000E775B" w:rsidRDefault="000E775B" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0585C256" w14:textId="77777777" w:rsidR="000E775B" w:rsidRDefault="000E775B" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0C15D60D" w14:textId="77777777" w:rsidR="001D2078" w:rsidRDefault="001D2078">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="10C6B5A2" w14:textId="2B41C671" w:rsidR="00797A64" w:rsidRDefault="004B318F" w:rsidP="00797A64">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ED26A28" wp14:editId="7DA8DB9D">
@@ -4690,106 +1296,106 @@
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00797A64">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    </w:t>
     </w:r>
     <w:r w:rsidR="00797A64" w:rsidRPr="00797A64">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="55873A86" w14:textId="4F90505A" w:rsidR="00797A64" w:rsidRDefault="00797A64" w:rsidP="00797A64">
+  <w:p w14:paraId="55873A86" w14:textId="18395725" w:rsidR="00797A64" w:rsidRDefault="00797A64" w:rsidP="00797A64">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                        </w:t>
     </w:r>
-    <w:r w:rsidR="00E16BB0">
+    <w:r w:rsidR="001D2078">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>23</w:t>
     </w:r>
     <w:r w:rsidRPr="00797A64">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/0</w:t>
     </w:r>
-    <w:r w:rsidR="00E16BB0">
+    <w:r w:rsidR="001D2078">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00797A64">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00667F8A">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="556D2AB2" w14:textId="61EBD0CF" w:rsidR="00797A64" w:rsidRPr="00797A64" w:rsidRDefault="00797A64" w:rsidP="00797A64">
@@ -4852,54 +1458,63 @@
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> AFOL MILANO – SERVIZIO EURES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2700F992" w14:textId="4423CC58" w:rsidR="00C60EC1" w:rsidRDefault="00C60EC1" w:rsidP="004C0F92">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0D004FE6" w14:textId="77777777" w:rsidR="001D2078" w:rsidRDefault="001D2078">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="71"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -4925,50 +1540,51 @@
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000E40D5"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="000E775B"/>
     <w:rsid w:val="000F3620"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="00126991"/>
     <w:rsid w:val="001369DE"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="001553E4"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="0018512C"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B65E4"/>
     <w:rsid w:val="001C7429"/>
+    <w:rsid w:val="001D2078"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="0023513F"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="002654FB"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="0027008A"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002B21E5"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
     <w:rsid w:val="002C4C77"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002F726D"/>
     <w:rsid w:val="003014CB"/>
@@ -5033,128 +1649,131 @@
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E37F4"/>
     <w:rsid w:val="005F20CE"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00642EA4"/>
     <w:rsid w:val="00644A5D"/>
     <w:rsid w:val="00667F8A"/>
     <w:rsid w:val="00671548"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A42A8"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
+    <w:rsid w:val="006D1C8D"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E0D40"/>
     <w:rsid w:val="006F09EE"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="00724877"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="0077171D"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="0079135E"/>
     <w:rsid w:val="007973B8"/>
     <w:rsid w:val="00797A64"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="00811A26"/>
     <w:rsid w:val="00812EC1"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008168C3"/>
     <w:rsid w:val="008171D0"/>
+    <w:rsid w:val="008234CC"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="0088785C"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008C3460"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="009207B8"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="009412C7"/>
     <w:rsid w:val="0095330E"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A4687"/>
+    <w:rsid w:val="009B2937"/>
     <w:rsid w:val="009B6789"/>
     <w:rsid w:val="009C5877"/>
     <w:rsid w:val="009D094D"/>
     <w:rsid w:val="009D386A"/>
     <w:rsid w:val="009D5EC0"/>
     <w:rsid w:val="009E63A8"/>
     <w:rsid w:val="009E7C76"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A3719B"/>
     <w:rsid w:val="00A40EC9"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A547FC"/>
     <w:rsid w:val="00A647C0"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A90E6E"/>
     <w:rsid w:val="00AA01FB"/>
     <w:rsid w:val="00AC0186"/>
     <w:rsid w:val="00AC1AE1"/>
@@ -8131,50 +4750,63 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1788311269">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="679043340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="679235948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="699401289">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -12866,54 +9498,54 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2138911726">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://roman.fredriksen%40slakteriet.live%20&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://Rebecca%40restaurantpazzo.no&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -13155,66 +9787,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A7F3A6-C118-44CF-814A-DF60542F4920}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>387</Words>
-  <Characters>2207</Characters>
+  <Words>119</Words>
+  <Characters>681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2589</CharactersWithSpaces>
+  <CharactersWithSpaces>799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barbara D'Alessio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>