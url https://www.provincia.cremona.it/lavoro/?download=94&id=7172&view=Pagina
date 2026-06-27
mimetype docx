--- v0 (2026-05-09)
+++ v1 (2026-06-27)
@@ -1,50 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7F3AC3AC" w14:textId="77777777" w:rsidR="008F18D8" w:rsidRDefault="008F18D8" w:rsidP="008F18D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C71A1BC" w14:textId="418A8FFC" w:rsidR="00A82309" w:rsidRDefault="00A82309" w:rsidP="00A82309">
@@ -264,52 +260,64 @@
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0612C16B" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Automotive Technician</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Automotive </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Technician</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0009779A" w:rsidRPr="0009779A" w14:paraId="3E50A116" w14:textId="77777777" w:rsidTr="0009779A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52D19236" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -338,491 +346,3556 @@
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE312AF" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Job description</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Job </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>description</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Maintenance and repair of vehicles from our own and external brands (including trucks up to 3.5 tons)</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Maintenance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>repair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>vehicles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>our</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>own</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>external</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> brands (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>including</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trucks up to 3.5 tons)</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Fault diagnosis using state-of-the-art testing systems</w:t>
+              <w:t xml:space="preserve">• Fault </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>diagnosis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>using</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> state-of-the-art testing systems</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Carrying out §57a inspections (if authorized)</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Carrying</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> out §57a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>inspections</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>authorized</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Skills</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Completed training as an automotive technician</w:t>
-            </w:r>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> training </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an automotive </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>technician</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Professional experience is an advantage, but motivated recent graduates are also welcome</w:t>
+              <w:t xml:space="preserve">• Professional </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>experience</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>advantage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>but</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>motivated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>recent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>graduates</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>also</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> welcome</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Independent, precise, and reliable working style</w:t>
+              <w:t xml:space="preserve">• Independent, precise, and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>reliable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> working style</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Team spirit and enjoyment of customer contact</w:t>
+              <w:t xml:space="preserve">• Team </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>spirit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>enjoyment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of customer contact</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Category B driving licence</w:t>
-            </w:r>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Category</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> B </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>driving</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>licence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• German language skills level A2/B1</w:t>
+              <w:t xml:space="preserve">• German </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>language</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skills </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A2/B1</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Working hours and place of work</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Attractive Working Hours</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Attractive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Working Hours</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>• 4.25-day work week</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Alternating schedule:</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Alternating</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> schedule:</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• – one week Monday to Thursday</w:t>
-            </w:r>
+              <w:t xml:space="preserve">• – one week </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Monday</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Thursday</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• – the next week Monday to Friday until 12:00 noon)</w:t>
+              <w:t xml:space="preserve">• – the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>next</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> week </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Monday</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Friday</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>until</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12:00 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>noon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Start date A.s.a.p. or by arrangement</w:t>
+              <w:t xml:space="preserve">• Start date </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>A.s.a.p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>. or by arrangement</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• We offer an attractive annual gross salary starting at EUR 44.000 a year</w:t>
-            </w:r>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>offer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>attractive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>annual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>gross</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>salary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>starting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUR 44.000 a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• depending on qualifications and experience, with willingness to overpay.</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>depending</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>qualifications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>experience</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, with </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>willingness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>overpay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Holiday and Christmas allowance extra (12th and 13th salary), calculated on a pro rata basis</w:t>
-            </w:r>
+              <w:t xml:space="preserve">• Holiday and Christmas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>allowance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> extra (12th and 13th </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>salary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>calculated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a pro rata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>basis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Other information</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Family-Oriented Working Environment</w:t>
+              <w:t>• Family-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Oriented</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Working Environment</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• You’re not just a number here. We work hand in hand, support each other, and maintain a respectful and appreciative atmosphere.</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>You’re</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> just a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work hand in hand, support </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>maintain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>respectful</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>appreciative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>atmosphere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Structured Further Training</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Structured</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Further</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Training</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Whether high-voltage technology, the latest diagnostic systems, or specializations – we invest in your future and cover the costs of your training.</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Whether</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> high-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>voltage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>technology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>latest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>diagnostic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> systems, or </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>specializations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>invest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> future and cover the costs of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> training.</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Easy Accommodation</w:t>
-            </w:r>
+              <w:t xml:space="preserve">• Easy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Accommodation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>• Relocating for the job? No problem! If needed, we can help arrange suitable accommodation quickly and easily.</w:t>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Relocating</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the job? No </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>problem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">! </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>needed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can help </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>arrange</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>suitable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>accommodation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>quickly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>easily</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>• BENEFIT ON SITE:</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>•BENEFITS in Tirol: https://www.tirolwerbung.at/tiroler- tourismus/arbeiten-im-tiroler-tourismus Last day for application</w:t>
-            </w:r>
+              <w:t xml:space="preserve">•BENEFITS in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Tirol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: https://www.tirolwerbung.at/tiroler- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tourismus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>arbeiten-im-tiroler-tourismus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Last day for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Applications must be submitted by 31 May 2026 at the latest</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Applications must be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by 31 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>May</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>latest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>How to apply</w:t>
-            </w:r>
+              <w:t xml:space="preserve">How to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>apply</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Please send your CV in GERMAN or ENGLISH language to EURES Tirol: eures.tirol@ams.at Contact person/ telephone number Tirol:</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>send</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CV in GERMAN or ENGLISH </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>language</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to EURES </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Tirol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: eures.tirol@ams.at Contact </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>person</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ telephone </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Tirol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Helga Steinberger</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Helga </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Steinberger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Mario Mayr-Kosz</w:t>
-            </w:r>
+              <w:t>Mario Mayr-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Kosz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>eures.tirol@ams.at and in cc eures@afolmet.it</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>Other information</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>EURES Tirol are addressing EU or EEA citizens who are allowed to work in all EU and EEA countries without a work permit.</w:t>
+              <w:t xml:space="preserve">EURES </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Tirol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>addressing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EU or EEA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>citizens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>who</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>allowed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to work in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EU and EEA countries </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>without</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a work </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>permit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>If you fulfil the skills required for the job profiles, we will forward you a link to schedule a first interview with EURES Tirol or EURES Vorarlberg.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>fulfil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the skills </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the job </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>profiles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>forward</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a link to schedule a first interview with EURES </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Tirol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or EURES Vorarlberg.</w:t>
             </w:r>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
-              <w:t>During this interview, you will be informed about the employer and the job, if you need more information.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>During</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interview, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>informed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>employer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the job, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>need</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> more information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0009779A" w:rsidRPr="0009779A" w14:paraId="60B4789B" w14:textId="77777777" w:rsidTr="0009779A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="364096D8" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -848,59 +3921,71 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66E7ABBE" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0009779A">
-[...7 lines deleted...]
-              <w:t>Tirol or Vorarlberg</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Tirol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Vorarlberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0009779A" w:rsidRPr="0009779A" w14:paraId="10A34F2B" w14:textId="77777777" w:rsidTr="0009779A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0683B152" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -1004,60 +4089,106 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D31302E" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0009779A">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> training </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an automotive </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>technician</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0009779A" w:rsidRPr="0009779A" w14:paraId="6CDC9E22" w14:textId="77777777" w:rsidTr="0009779A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C6B734A" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -1071,51 +4202,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61329720" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="00061CF5" w:rsidP="0009779A">
+          <w:p w14:paraId="61329720" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="00000000" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="0009779A" w:rsidRPr="0009779A">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eures.tirol@ams.at</w:t>
               </w:r>
             </w:hyperlink>
@@ -1154,2781 +4285,197 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Scadenza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2957EFAA" w14:textId="77777777" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
+          <w:p w14:paraId="2957EFAA" w14:textId="721055B7" w:rsidR="0009779A" w:rsidRPr="0009779A" w:rsidRDefault="0009779A" w:rsidP="0009779A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009779A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>31/05/2026</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00053D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>/0</w:t>
+            </w:r>
+            <w:r w:rsidR="00053D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0009779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24C1E035" w14:textId="77777777" w:rsidR="0009779A" w:rsidRDefault="0009779A" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2508B886" w14:textId="77777777" w:rsidR="0009779A" w:rsidRDefault="0009779A" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...873 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="0FACBC9D" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71EF3A25" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...861 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="0AA34F43" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20F221F3" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A90B8B2" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67828B90" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...884 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="290D7DFB" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69FF051D" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72734FE2" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
@@ -4085,79 +4632,75 @@
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E850A8" w14:textId="77777777" w:rsidR="00935A5D" w:rsidRDefault="00935A5D" w:rsidP="00A82309">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="4689411D" w14:textId="77777777" w:rsidR="00C122E6" w:rsidRPr="00CB3BC5" w:rsidRDefault="00C122E6" w:rsidP="00CB3BC5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C122E6" w:rsidRPr="00CB3BC5" w:rsidSect="00D03A92">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="123BAED9" w14:textId="77777777" w:rsidR="006661B8" w:rsidRDefault="006661B8" w:rsidP="004C0F92">
+    <w:p w14:paraId="1B424D54" w14:textId="77777777" w:rsidR="000E1B85" w:rsidRDefault="000E1B85" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63FC54CD" w14:textId="77777777" w:rsidR="006661B8" w:rsidRDefault="006661B8" w:rsidP="004C0F92">
+    <w:p w14:paraId="05C026AB" w14:textId="77777777" w:rsidR="000E1B85" w:rsidRDefault="000E1B85" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4188,69 +4731,58 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="218664A8" w14:textId="77777777" w:rsidR="00061CF5" w:rsidRDefault="00061CF5">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4381AEB7" w14:textId="76ACCA10" w:rsidR="00392AE0" w:rsidRDefault="00656809">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="679A1CC0" wp14:editId="414106C0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="leftMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="561975" cy="561975"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="10" name="Ovale 10"/>
@@ -4372,96 +4904,76 @@
                             <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:oval>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="00392AE0">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="00392AE0" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E2749A8" w14:textId="77777777" w:rsidR="006661B8" w:rsidRDefault="006661B8" w:rsidP="004C0F92">
+    <w:p w14:paraId="7A9740AB" w14:textId="77777777" w:rsidR="000E1B85" w:rsidRDefault="000E1B85" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C4D38FC" w14:textId="77777777" w:rsidR="006661B8" w:rsidRDefault="006661B8" w:rsidP="004C0F92">
+    <w:p w14:paraId="5B12BDC4" w14:textId="77777777" w:rsidR="000E1B85" w:rsidRDefault="000E1B85" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="11A3B6EB" w14:textId="732BCB0B" w:rsidR="002E112F" w:rsidRPr="002E112F" w:rsidRDefault="006D1EF4" w:rsidP="002E112F">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
@@ -4597,118 +5109,118 @@
       <w:t xml:space="preserve">                </w:t>
     </w:r>
     <w:r w:rsidR="00741633">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidR="002E112F" w:rsidRPr="002E112F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5C1E392B" w14:textId="0F6B8CB1" w:rsidR="007A36C4" w:rsidRPr="002E112F" w:rsidRDefault="00741633" w:rsidP="00FE6828">
+  <w:p w14:paraId="5C1E392B" w14:textId="3E6AB212" w:rsidR="007A36C4" w:rsidRPr="002E112F" w:rsidRDefault="00741633" w:rsidP="00FE6828">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                            </w:t>
     </w:r>
-    <w:r w:rsidR="00061CF5">
+    <w:r w:rsidR="004E4761">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>23</w:t>
     </w:r>
     <w:r w:rsidR="00640E24">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="005773C3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00061CF5">
+    <w:r w:rsidR="00A60206">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="002E112F" w:rsidRPr="002E112F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="005773C3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="64BB7C17" w14:textId="49921F96" w:rsidR="002E112F" w:rsidRDefault="002E112F" w:rsidP="002E112F">
@@ -4735,60 +5247,50 @@
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    </w:t>
     </w:r>
     <w:r w:rsidRPr="002E112F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>AFOL MILANO – SERVIZIO EURES</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4551762A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCA606E0"/>
     <w:lvl w:ilvl="0" w:tplc="3258E042">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -5219,109 +5721,114 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="415857194">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="620189210">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="47388875">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1193614375">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
     <w:rsid w:val="00000E56"/>
     <w:rsid w:val="00014E3C"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="00025F81"/>
+    <w:rsid w:val="0003029F"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="000439D4"/>
     <w:rsid w:val="0004658D"/>
+    <w:rsid w:val="00053D07"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00061CF5"/>
     <w:rsid w:val="00062AC6"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="00081BD5"/>
     <w:rsid w:val="000840BF"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="0009779A"/>
     <w:rsid w:val="000A1F1A"/>
     <w:rsid w:val="000B29BD"/>
     <w:rsid w:val="000B583B"/>
     <w:rsid w:val="000C3021"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C5336"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000D4FC7"/>
+    <w:rsid w:val="000E1B85"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="00102CBF"/>
     <w:rsid w:val="001056F3"/>
+    <w:rsid w:val="00112FE2"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="00131042"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00175CE0"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00183596"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001A1F2B"/>
     <w:rsid w:val="001A32D8"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001C465D"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001E3119"/>
     <w:rsid w:val="001F2586"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="00205607"/>
@@ -5364,353 +5871,371 @@
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="00347B92"/>
     <w:rsid w:val="00355043"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00363405"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="00367370"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="00381804"/>
     <w:rsid w:val="0038232D"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="00392AE0"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="003A6852"/>
     <w:rsid w:val="003A7624"/>
     <w:rsid w:val="003D4DE9"/>
     <w:rsid w:val="003D56E3"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003E42FA"/>
     <w:rsid w:val="003F332F"/>
+    <w:rsid w:val="003F47A1"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00410CDC"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
+    <w:rsid w:val="00427185"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="00437F1F"/>
     <w:rsid w:val="0045166B"/>
     <w:rsid w:val="00470230"/>
     <w:rsid w:val="004745F9"/>
     <w:rsid w:val="00475DDD"/>
     <w:rsid w:val="004A0E67"/>
     <w:rsid w:val="004A7B2B"/>
     <w:rsid w:val="004B256F"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B7AAB"/>
     <w:rsid w:val="004C0F92"/>
     <w:rsid w:val="004C2A92"/>
     <w:rsid w:val="004C3E27"/>
     <w:rsid w:val="004C4EE0"/>
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E2212"/>
     <w:rsid w:val="004E4108"/>
+    <w:rsid w:val="004E4761"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F4B05"/>
     <w:rsid w:val="004F5A29"/>
     <w:rsid w:val="00502198"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="00550410"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="0055637A"/>
     <w:rsid w:val="00565C1E"/>
     <w:rsid w:val="00572100"/>
     <w:rsid w:val="00574941"/>
     <w:rsid w:val="005773C3"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="00590871"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B2EA4"/>
     <w:rsid w:val="005B5454"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D35B8"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E3018"/>
     <w:rsid w:val="005E37F4"/>
     <w:rsid w:val="005E560F"/>
     <w:rsid w:val="005F36F2"/>
+    <w:rsid w:val="00603575"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616C92"/>
     <w:rsid w:val="00617FFB"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00640E24"/>
     <w:rsid w:val="00642E77"/>
     <w:rsid w:val="00642EA4"/>
+    <w:rsid w:val="00646306"/>
     <w:rsid w:val="006544D2"/>
     <w:rsid w:val="00656809"/>
     <w:rsid w:val="00662D96"/>
     <w:rsid w:val="006661B8"/>
     <w:rsid w:val="006728AE"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="006912F8"/>
     <w:rsid w:val="00697046"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A42A8"/>
     <w:rsid w:val="006B05F5"/>
     <w:rsid w:val="006B11DD"/>
+    <w:rsid w:val="006B2691"/>
     <w:rsid w:val="006C0F45"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006D1EF4"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E2B49"/>
     <w:rsid w:val="006E77AB"/>
     <w:rsid w:val="006F1FE8"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="006F4F7B"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00705794"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="00712B5E"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="00736703"/>
     <w:rsid w:val="00741633"/>
     <w:rsid w:val="00756899"/>
     <w:rsid w:val="00757D98"/>
     <w:rsid w:val="00762F5F"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00777031"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="0079135E"/>
     <w:rsid w:val="00793254"/>
     <w:rsid w:val="00794683"/>
     <w:rsid w:val="007957D6"/>
     <w:rsid w:val="007973B8"/>
     <w:rsid w:val="007A36C4"/>
     <w:rsid w:val="007B09A7"/>
     <w:rsid w:val="007B7C66"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007E653F"/>
     <w:rsid w:val="007F0662"/>
+    <w:rsid w:val="007F272E"/>
     <w:rsid w:val="007F2B66"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="00803224"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="00807C44"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008168C3"/>
     <w:rsid w:val="008171D0"/>
     <w:rsid w:val="00833823"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="00854E1C"/>
     <w:rsid w:val="00855213"/>
     <w:rsid w:val="00855266"/>
     <w:rsid w:val="008723EC"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="0087750D"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="008870EF"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A37DD"/>
     <w:rsid w:val="008A520C"/>
     <w:rsid w:val="008B03A5"/>
     <w:rsid w:val="008B055D"/>
+    <w:rsid w:val="008B2249"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008C6EDC"/>
+    <w:rsid w:val="008C790E"/>
     <w:rsid w:val="008D0D93"/>
     <w:rsid w:val="008D2FFD"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008F18D8"/>
     <w:rsid w:val="008F5560"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="0090633A"/>
     <w:rsid w:val="00914BAE"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="0092210F"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00935A5D"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00937BC6"/>
+    <w:rsid w:val="00946046"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="0097444C"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="009857EC"/>
     <w:rsid w:val="009858EA"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009B0902"/>
+    <w:rsid w:val="009B37B2"/>
     <w:rsid w:val="009B6789"/>
     <w:rsid w:val="009B7B68"/>
     <w:rsid w:val="009C5877"/>
     <w:rsid w:val="009C62E1"/>
     <w:rsid w:val="009D094D"/>
     <w:rsid w:val="009D386A"/>
     <w:rsid w:val="009D3BAA"/>
     <w:rsid w:val="009D43CC"/>
     <w:rsid w:val="009D5EC0"/>
     <w:rsid w:val="009D6E47"/>
     <w:rsid w:val="009D7483"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A264E4"/>
     <w:rsid w:val="00A268F1"/>
+    <w:rsid w:val="00A269E8"/>
     <w:rsid w:val="00A3365A"/>
     <w:rsid w:val="00A345CF"/>
     <w:rsid w:val="00A35245"/>
     <w:rsid w:val="00A362BC"/>
+    <w:rsid w:val="00A44C48"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A52D5A"/>
     <w:rsid w:val="00A53C2A"/>
     <w:rsid w:val="00A547FC"/>
+    <w:rsid w:val="00A60206"/>
     <w:rsid w:val="00A60D2E"/>
     <w:rsid w:val="00A649E6"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A82309"/>
+    <w:rsid w:val="00A918E7"/>
     <w:rsid w:val="00AA01FB"/>
     <w:rsid w:val="00AA23BC"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AD0E77"/>
     <w:rsid w:val="00AD2BA4"/>
     <w:rsid w:val="00AD47FF"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00B00F80"/>
     <w:rsid w:val="00B17683"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B319C4"/>
     <w:rsid w:val="00B35328"/>
     <w:rsid w:val="00B44D0E"/>
     <w:rsid w:val="00B4534C"/>
+    <w:rsid w:val="00B51BE9"/>
     <w:rsid w:val="00B54D3D"/>
     <w:rsid w:val="00B55F14"/>
     <w:rsid w:val="00B566F1"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B63E2B"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00B94AC5"/>
     <w:rsid w:val="00BA02DF"/>
     <w:rsid w:val="00BA276B"/>
     <w:rsid w:val="00BA3619"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BE12D2"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BF651E"/>
     <w:rsid w:val="00C05185"/>
     <w:rsid w:val="00C122E6"/>
     <w:rsid w:val="00C13C30"/>
     <w:rsid w:val="00C20B46"/>
     <w:rsid w:val="00C23EB6"/>
     <w:rsid w:val="00C260D1"/>
     <w:rsid w:val="00C31119"/>
     <w:rsid w:val="00C3426D"/>
     <w:rsid w:val="00C479F5"/>
     <w:rsid w:val="00C5192D"/>
+    <w:rsid w:val="00C6033D"/>
     <w:rsid w:val="00C60EC1"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C67CB9"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C80546"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00CA13CC"/>
     <w:rsid w:val="00CA5AB4"/>
     <w:rsid w:val="00CA6BFD"/>
     <w:rsid w:val="00CA72AD"/>
     <w:rsid w:val="00CB3BC5"/>
     <w:rsid w:val="00CB57CE"/>
     <w:rsid w:val="00CC09ED"/>
     <w:rsid w:val="00CC16D2"/>
     <w:rsid w:val="00CC5B29"/>
     <w:rsid w:val="00CD1551"/>
     <w:rsid w:val="00CD6503"/>
     <w:rsid w:val="00CF2182"/>
     <w:rsid w:val="00CF585A"/>
     <w:rsid w:val="00CF6A52"/>
     <w:rsid w:val="00D0086F"/>
     <w:rsid w:val="00D03A92"/>
     <w:rsid w:val="00D06B51"/>
+    <w:rsid w:val="00D07D84"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D12A1B"/>
     <w:rsid w:val="00D17142"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D37B4A"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45864"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA583D"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DC6C8C"/>
     <w:rsid w:val="00DD1965"/>
@@ -5722,66 +6247,68 @@
     <w:rsid w:val="00E178B6"/>
     <w:rsid w:val="00E21C17"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E23BAF"/>
     <w:rsid w:val="00E31482"/>
     <w:rsid w:val="00E32620"/>
     <w:rsid w:val="00E356A7"/>
     <w:rsid w:val="00E4044F"/>
     <w:rsid w:val="00E4493B"/>
     <w:rsid w:val="00E518A6"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E67A8B"/>
     <w:rsid w:val="00E74A91"/>
     <w:rsid w:val="00E74DD7"/>
     <w:rsid w:val="00E82DB4"/>
     <w:rsid w:val="00E830B0"/>
     <w:rsid w:val="00E84E59"/>
     <w:rsid w:val="00E90F17"/>
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA29E7"/>
     <w:rsid w:val="00EA378F"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EB72BE"/>
+    <w:rsid w:val="00EC236C"/>
     <w:rsid w:val="00EC430D"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00EC4997"/>
     <w:rsid w:val="00EC6643"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED0F14"/>
     <w:rsid w:val="00ED48EE"/>
     <w:rsid w:val="00ED5DFA"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00EE1D7C"/>
     <w:rsid w:val="00EE1F4C"/>
     <w:rsid w:val="00EE4481"/>
     <w:rsid w:val="00EE6BD8"/>
     <w:rsid w:val="00EE7490"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F2097D"/>
+    <w:rsid w:val="00F2124D"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F26F5A"/>
     <w:rsid w:val="00F277A2"/>
     <w:rsid w:val="00F50A8B"/>
     <w:rsid w:val="00F51DB2"/>
     <w:rsid w:val="00F639D1"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F869E7"/>
     <w:rsid w:val="00F945B5"/>
     <w:rsid w:val="00FB0422"/>
     <w:rsid w:val="00FB470D"/>
     <w:rsid w:val="00FB7858"/>
     <w:rsid w:val="00FC56AC"/>
     <w:rsid w:val="00FD25FA"/>
     <w:rsid w:val="00FD6802"/>
     <w:rsid w:val="00FD6C78"/>
     <w:rsid w:val="00FE2827"/>
     <w:rsid w:val="00FE6828"/>
     <w:rsid w:val="00FF63BE"/>
     <w:rsid w:val="03753E5E"/>
     <w:rsid w:val="092B937B"/>
@@ -14145,54 +14672,54 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2138911726">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://eurespuglia%40regione.puglia.it%20,%20eures%40afolmet.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://eures.tirol%40ams.at%20&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://eurespuglia%40regione.puglia.it%20,%20eures%40afolmet.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://eurespuglia%40regione.puglia.it%20,%20eures%40afolmet.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://eures.tirol%40ams.at%20&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -14430,71 +14957,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100AC663012C0152B4C84328BF7F548C7D8" ma:contentTypeVersion="13" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="9d4f4adc1a3559f20dc28ee52e10f82a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3" xmlns:ns4="97123579-b0b1-4ef9-b833-9e7ee386b8e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="067cd9731509cff3c337af98f3dad09e" ns3:_="" ns4:_="">
     <xsd:import namespace="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3"/>
     <xsd:import namespace="97123579-b0b1-4ef9-b833-9e7ee386b8e7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -14671,109 +15190,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CBF1081-67A8-41F3-A09C-2ED231519B15}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{125B7BF0-72DC-458D-B342-F362C5B84AFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB4BC69-9F97-4007-9129-B48C92FF79AA}">
-[...8 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40D09B84-8BE4-4174-BF9E-820CDA6D399A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3"/>
     <ds:schemaRef ds:uri="97123579-b0b1-4ef9-b833-9e7ee386b8e7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB4BC69-9F97-4007-9129-B48C92FF79AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2ecd2ec7-f84c-413a-b8be-abee6ccda3e3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11320</Characters>
+  <Pages>3</Pages>
+  <Words>397</Words>
+  <Characters>2263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13279</CharactersWithSpaces>
+  <CharactersWithSpaces>2655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barbara D'Alessio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AC663012C0152B4C84328BF7F548C7D8</vt:lpwstr>
   </property>
 </Properties>
 </file>