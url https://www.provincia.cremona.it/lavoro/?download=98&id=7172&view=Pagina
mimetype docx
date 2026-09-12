--- v0 (2026-07-25)
+++ v1 (2026-09-12)
@@ -783,51 +783,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6143D1C8" w14:textId="7A8E0F40" w:rsidR="002F5E81" w:rsidRPr="002F5E81" w:rsidRDefault="00FF301C" w:rsidP="002F5E81">
+          <w:p w14:paraId="6143D1C8" w14:textId="7A8E0F40" w:rsidR="002F5E81" w:rsidRPr="002F5E81" w:rsidRDefault="00FE489D" w:rsidP="002F5E81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="002F5E81" w:rsidRPr="002F5E81">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eurespuglia@regione.puglia.it</w:t>
               </w:r>
             </w:hyperlink>
@@ -1402,117 +1402,128 @@
       <w:t xml:space="preserve">                                    </w:t>
     </w:r>
     <w:r w:rsidR="00975ED1" w:rsidRPr="00975ED1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>In pubblicazione nella settimana de</w:t>
     </w:r>
     <w:r w:rsidR="002F5E81">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>l</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6DD08D2E" w14:textId="53D2923A" w:rsidR="00975ED1" w:rsidRPr="00975ED1" w:rsidRDefault="00975ED1" w:rsidP="00975ED1">
+  <w:p w14:paraId="6DD08D2E" w14:textId="4822672B" w:rsidR="00975ED1" w:rsidRPr="00975ED1" w:rsidRDefault="00975ED1" w:rsidP="00975ED1">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                      </w:t>
     </w:r>
-    <w:r w:rsidR="00FF301C">
+    <w:r w:rsidR="001E4417">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>21</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00FE489D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00975ED1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="005002FE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="000A672D">
+    <w:r w:rsidR="006D434D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00975ED1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="005002FE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6241DB33" w14:textId="77777777" w:rsidR="00975ED1" w:rsidRDefault="00975ED1" w:rsidP="00A41989">
@@ -1598,50 +1609,51 @@
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
     <w:rsid w:val="0001308C"/>
+    <w:rsid w:val="000163BF"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="00025F81"/>
     <w:rsid w:val="000268B2"/>
     <w:rsid w:val="00027969"/>
     <w:rsid w:val="000314C5"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="00036216"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="0004658D"/>
     <w:rsid w:val="000478AF"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00062AC6"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="0006764C"/>
     <w:rsid w:val="00082556"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="000A672D"/>
     <w:rsid w:val="000B1675"/>
     <w:rsid w:val="000B583B"/>
     <w:rsid w:val="000C46D7"/>
@@ -1658,50 +1670,51 @@
     <w:rsid w:val="00150626"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00172901"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="001838CC"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001A0BF1"/>
     <w:rsid w:val="001A5427"/>
     <w:rsid w:val="001B0BB4"/>
     <w:rsid w:val="001B12D5"/>
     <w:rsid w:val="001B4D06"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001B7F2A"/>
     <w:rsid w:val="001C1641"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D5FB7"/>
     <w:rsid w:val="001E25C5"/>
     <w:rsid w:val="001E3119"/>
+    <w:rsid w:val="001E4417"/>
     <w:rsid w:val="001E4618"/>
     <w:rsid w:val="001F1A3B"/>
     <w:rsid w:val="001F2586"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="002126F3"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="002477FD"/>
     <w:rsid w:val="002502BD"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="002628F2"/>
     <w:rsid w:val="0026393F"/>
     <w:rsid w:val="00265154"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="002728E8"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="0028601F"/>
     <w:rsid w:val="00292DA3"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="002A2B69"/>
@@ -1797,83 +1810,86 @@
     <w:rsid w:val="0054034A"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="005461A3"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="0055637A"/>
     <w:rsid w:val="00565C1E"/>
     <w:rsid w:val="00572100"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="00583933"/>
     <w:rsid w:val="00584453"/>
     <w:rsid w:val="00590871"/>
     <w:rsid w:val="00591698"/>
     <w:rsid w:val="00596BFD"/>
     <w:rsid w:val="005A1D83"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005C7E25"/>
     <w:rsid w:val="005D35B8"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E1B27"/>
     <w:rsid w:val="005E37F4"/>
+    <w:rsid w:val="005E6504"/>
     <w:rsid w:val="005E7787"/>
     <w:rsid w:val="005F21AB"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="005F47DC"/>
     <w:rsid w:val="00601F21"/>
     <w:rsid w:val="006123F2"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616C92"/>
     <w:rsid w:val="00617FFB"/>
+    <w:rsid w:val="006219B0"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00633DA1"/>
     <w:rsid w:val="006356FC"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00642EA4"/>
     <w:rsid w:val="00652BDE"/>
     <w:rsid w:val="00654942"/>
     <w:rsid w:val="00655B97"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="00686251"/>
     <w:rsid w:val="0068674D"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="00691592"/>
     <w:rsid w:val="006950B5"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A42A8"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C4295"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006C6936"/>
+    <w:rsid w:val="006D434D"/>
     <w:rsid w:val="006D5D36"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E286B"/>
     <w:rsid w:val="006E2B49"/>
     <w:rsid w:val="006E4957"/>
     <w:rsid w:val="006F0232"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="007136C1"/>
     <w:rsid w:val="007146D2"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="007222B1"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="00757AE6"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00776BE7"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="007831E2"/>
     <w:rsid w:val="00786F68"/>
@@ -1917,50 +1933,51 @@
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="0087750D"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A18F5"/>
     <w:rsid w:val="008B0134"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B1487"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008B32BA"/>
     <w:rsid w:val="008B37CC"/>
     <w:rsid w:val="008B3BEB"/>
     <w:rsid w:val="008C3C95"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
+    <w:rsid w:val="008E3848"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008F18D8"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00931176"/>
     <w:rsid w:val="00932E44"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00952F5E"/>
     <w:rsid w:val="009632B3"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="00975ED1"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A29C1"/>
     <w:rsid w:val="009A4488"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009A5F04"/>
@@ -1972,66 +1989,68 @@
     <w:rsid w:val="009D094D"/>
     <w:rsid w:val="009D0F07"/>
     <w:rsid w:val="009D22C9"/>
     <w:rsid w:val="009D386A"/>
     <w:rsid w:val="009D5EC0"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F1244"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="00A00AF8"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A31B40"/>
     <w:rsid w:val="00A31F23"/>
     <w:rsid w:val="00A335E7"/>
     <w:rsid w:val="00A33B6F"/>
     <w:rsid w:val="00A34404"/>
     <w:rsid w:val="00A34BFB"/>
     <w:rsid w:val="00A36112"/>
     <w:rsid w:val="00A362BC"/>
     <w:rsid w:val="00A41989"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A547FC"/>
+    <w:rsid w:val="00A638FB"/>
     <w:rsid w:val="00A649E6"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A77689"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A82309"/>
     <w:rsid w:val="00A83A88"/>
     <w:rsid w:val="00AA01FB"/>
     <w:rsid w:val="00AB590E"/>
     <w:rsid w:val="00AB7C50"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AC6649"/>
     <w:rsid w:val="00AD1472"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00B000F6"/>
+    <w:rsid w:val="00B166BE"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B319C4"/>
     <w:rsid w:val="00B4534C"/>
     <w:rsid w:val="00B55F14"/>
     <w:rsid w:val="00B566F1"/>
     <w:rsid w:val="00B5728A"/>
     <w:rsid w:val="00B6051D"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B8241F"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B83313"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00BA02DF"/>
     <w:rsid w:val="00BB39F5"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BC0938"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BE12D2"/>
     <w:rsid w:val="00BE2A89"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BF651E"/>
     <w:rsid w:val="00C03D91"/>
@@ -2080,122 +2099,126 @@
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D358DC"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D42044"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D53D35"/>
     <w:rsid w:val="00D57BAB"/>
     <w:rsid w:val="00D57BEE"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D80302"/>
     <w:rsid w:val="00D81033"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA36C8"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DC750B"/>
     <w:rsid w:val="00DD184A"/>
     <w:rsid w:val="00DD1965"/>
     <w:rsid w:val="00DD5A38"/>
+    <w:rsid w:val="00DE08FA"/>
     <w:rsid w:val="00DE0966"/>
     <w:rsid w:val="00DE6C1D"/>
+    <w:rsid w:val="00DF58EF"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E07566"/>
     <w:rsid w:val="00E113D1"/>
     <w:rsid w:val="00E178B6"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E32620"/>
     <w:rsid w:val="00E356A7"/>
     <w:rsid w:val="00E4493B"/>
     <w:rsid w:val="00E518A6"/>
     <w:rsid w:val="00E6356C"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E65371"/>
     <w:rsid w:val="00E74A91"/>
     <w:rsid w:val="00E74DD7"/>
     <w:rsid w:val="00E82BD5"/>
     <w:rsid w:val="00E82DB4"/>
     <w:rsid w:val="00E830B0"/>
     <w:rsid w:val="00E84E59"/>
     <w:rsid w:val="00E8777D"/>
     <w:rsid w:val="00E90F17"/>
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EB7008"/>
     <w:rsid w:val="00EB72BE"/>
     <w:rsid w:val="00EC0A8B"/>
     <w:rsid w:val="00EC430D"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED48EE"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00EE617F"/>
     <w:rsid w:val="00EE7490"/>
     <w:rsid w:val="00EF11FB"/>
     <w:rsid w:val="00EF6F51"/>
     <w:rsid w:val="00F013DA"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F10914"/>
     <w:rsid w:val="00F1361E"/>
     <w:rsid w:val="00F16F1D"/>
     <w:rsid w:val="00F2097D"/>
+    <w:rsid w:val="00F220D9"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F277A2"/>
     <w:rsid w:val="00F37733"/>
     <w:rsid w:val="00F5001E"/>
     <w:rsid w:val="00F50F10"/>
     <w:rsid w:val="00F52AEF"/>
     <w:rsid w:val="00F52F11"/>
     <w:rsid w:val="00F639D1"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F77546"/>
     <w:rsid w:val="00F83852"/>
     <w:rsid w:val="00F83E0E"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F86844"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F86C32"/>
     <w:rsid w:val="00FA06B8"/>
     <w:rsid w:val="00FA40D2"/>
     <w:rsid w:val="00FB50BC"/>
     <w:rsid w:val="00FC30EA"/>
     <w:rsid w:val="00FC4F74"/>
     <w:rsid w:val="00FC56AC"/>
     <w:rsid w:val="00FD3DF1"/>
     <w:rsid w:val="00FD404E"/>
     <w:rsid w:val="00FD6C78"/>
     <w:rsid w:val="00FE2827"/>
+    <w:rsid w:val="00FE489D"/>
     <w:rsid w:val="00FF301C"/>
     <w:rsid w:val="00FF63BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>