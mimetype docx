--- v1 (2026-09-12)
+++ v2 (2026-11-01)
@@ -783,51 +783,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6143D1C8" w14:textId="7A8E0F40" w:rsidR="002F5E81" w:rsidRPr="002F5E81" w:rsidRDefault="00FE489D" w:rsidP="002F5E81">
+          <w:p w14:paraId="6143D1C8" w14:textId="7A8E0F40" w:rsidR="002F5E81" w:rsidRPr="002F5E81" w:rsidRDefault="00970784" w:rsidP="002F5E81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="002F5E81" w:rsidRPr="002F5E81">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FF9C00"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eurespuglia@regione.puglia.it</w:t>
               </w:r>
             </w:hyperlink>
@@ -911,51 +911,118 @@
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F5E81">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>31/12/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F0BE367" w14:textId="77777777" w:rsidR="002F5E81" w:rsidRDefault="002F5E81" w:rsidP="00E82BD5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002F5E81" w:rsidSect="00D03A92">
+    <w:p w14:paraId="2455D779" w14:textId="77777777" w:rsidR="001F263F" w:rsidRPr="001F263F" w:rsidRDefault="001F263F" w:rsidP="001F263F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59042483" w14:textId="77777777" w:rsidR="001F263F" w:rsidRPr="001F263F" w:rsidRDefault="001F263F" w:rsidP="001F263F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196764F6" w14:textId="77777777" w:rsidR="001F263F" w:rsidRPr="001F263F" w:rsidRDefault="001F263F" w:rsidP="001F263F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A900424" w14:textId="77777777" w:rsidR="001F263F" w:rsidRPr="001F263F" w:rsidRDefault="001F263F" w:rsidP="001F263F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFA73D1" w14:textId="77777777" w:rsidR="001F263F" w:rsidRPr="001F263F" w:rsidRDefault="001F263F" w:rsidP="001F263F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC6710D" w14:textId="77777777" w:rsidR="001F263F" w:rsidRDefault="001F263F" w:rsidP="001F263F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D62E4E3" w14:textId="65F3AA82" w:rsidR="001F263F" w:rsidRPr="001F263F" w:rsidRDefault="001F263F" w:rsidP="001F263F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2988"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001F263F" w:rsidRPr="001F263F" w:rsidSect="00D03A92">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5AFF00D9" w14:textId="77777777" w:rsidR="0054034A" w:rsidRDefault="0054034A" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
@@ -982,85 +1049,99 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="18070DF5" w14:textId="77777777" w:rsidR="00340E07" w:rsidRDefault="00340E07">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="2EB4D3B6" w14:textId="75CA2D45" w:rsidR="00392AE0" w:rsidRDefault="00C3560D">
+      <w:p w14:paraId="4B84B6FD" w14:textId="77777777" w:rsidR="001F263F" w:rsidRPr="001F263F" w:rsidRDefault="00C3560D" w:rsidP="001F263F">
         <w:pPr>
-          <w:pStyle w:val="Pidipagina"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:textAlignment w:val="baseline"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="it-IT"/>
+          </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6769D237" wp14:editId="728BBC78">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="leftMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="561975" cy="561975"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="10" name="Ovale 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1167,55 +1248,92 @@
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
                         <w:r w:rsidR="008B32BA" w:rsidRPr="008B32BA">
                           <w:rPr>
                             <w:noProof/>
                             <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:oval>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="00392AE0">
-          <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
+          <w:t>Le offerte sono consultabili online al seguente link</w:t>
         </w:r>
-        <w:r w:rsidR="00392AE0" w:rsidRPr="00393135">
-          <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
+        <w:r w:rsidR="001F263F">
+          <w:t xml:space="preserve">: </w:t>
         </w:r>
+        <w:hyperlink r:id="rId1" w:tooltip="https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/" w:history="1">
+          <w:r w:rsidR="001F263F" w:rsidRPr="001F263F">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+              <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              <w:lang w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t>https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidR="001F263F" w:rsidRPr="001F263F">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="it-IT"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="001F263F" w:rsidRPr="001F263F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:lang w:eastAsia="it-IT"/>
+          </w:rPr>
+          <w:t>cliccare su Offerte EURES Città Metropolitana</w:t>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="2EB4D3B6" w14:textId="3D6CE160" w:rsidR="00392AE0" w:rsidRDefault="00970784">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+        </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5330C031" w14:textId="77777777" w:rsidR="00340E07" w:rsidRDefault="00340E07">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="516BF465" w14:textId="77777777" w:rsidR="0054034A" w:rsidRDefault="0054034A" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
@@ -1402,128 +1520,117 @@
       <w:t xml:space="preserve">                                    </w:t>
     </w:r>
     <w:r w:rsidR="00975ED1" w:rsidRPr="00975ED1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>In pubblicazione nella settimana de</w:t>
     </w:r>
     <w:r w:rsidR="002F5E81">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>l</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6DD08D2E" w14:textId="4822672B" w:rsidR="00975ED1" w:rsidRPr="00975ED1" w:rsidRDefault="00975ED1" w:rsidP="00975ED1">
+  <w:p w14:paraId="6DD08D2E" w14:textId="17DA8F76" w:rsidR="00975ED1" w:rsidRPr="00975ED1" w:rsidRDefault="00975ED1" w:rsidP="00975ED1">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                      </w:t>
     </w:r>
-    <w:r w:rsidR="001E4417">
+    <w:r w:rsidR="00791E3C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00FE489D">
+    <w:r w:rsidR="00970784">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00975ED1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="005002FE">
+    <w:r w:rsidR="00C83C66">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...10 lines deleted...]
-      <w:t>9</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00975ED1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="005002FE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6241DB33" w14:textId="77777777" w:rsidR="00975ED1" w:rsidRDefault="00975ED1" w:rsidP="00A41989">
@@ -1634,288 +1741,297 @@
     <w:rsid w:val="000163BF"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="00025F81"/>
     <w:rsid w:val="000268B2"/>
     <w:rsid w:val="00027969"/>
     <w:rsid w:val="000314C5"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="00036216"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="0004658D"/>
     <w:rsid w:val="000478AF"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00062AC6"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="0006764C"/>
     <w:rsid w:val="00082556"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="000A672D"/>
     <w:rsid w:val="000B1675"/>
     <w:rsid w:val="000B583B"/>
+    <w:rsid w:val="000B5AD1"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C47F4"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000E4894"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="001056F3"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="001323E7"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="00150626"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00172901"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="001838CC"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001A0BF1"/>
     <w:rsid w:val="001A5427"/>
     <w:rsid w:val="001B0BB4"/>
     <w:rsid w:val="001B12D5"/>
     <w:rsid w:val="001B4D06"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001B7F2A"/>
     <w:rsid w:val="001C1641"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D5FB7"/>
     <w:rsid w:val="001E25C5"/>
     <w:rsid w:val="001E3119"/>
     <w:rsid w:val="001E4417"/>
     <w:rsid w:val="001E4618"/>
     <w:rsid w:val="001F1A3B"/>
     <w:rsid w:val="001F2586"/>
+    <w:rsid w:val="001F263F"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="002126F3"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="002477FD"/>
     <w:rsid w:val="002502BD"/>
+    <w:rsid w:val="00253A34"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="002628F2"/>
     <w:rsid w:val="0026393F"/>
     <w:rsid w:val="00265154"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="002728E8"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="0028601F"/>
     <w:rsid w:val="00292DA3"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002A403B"/>
     <w:rsid w:val="002A50BA"/>
     <w:rsid w:val="002B21E5"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
     <w:rsid w:val="002D05A1"/>
     <w:rsid w:val="002D1743"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E0F92"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002F5218"/>
     <w:rsid w:val="002F5E81"/>
     <w:rsid w:val="00300BA8"/>
     <w:rsid w:val="003014CB"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="00333000"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00340E07"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="00354F1F"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="00367370"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="00372759"/>
     <w:rsid w:val="003754B6"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="003772A1"/>
     <w:rsid w:val="003845DC"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="00392AE0"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="003A7624"/>
     <w:rsid w:val="003B2AF6"/>
+    <w:rsid w:val="003C15C8"/>
     <w:rsid w:val="003C24B9"/>
     <w:rsid w:val="003C6B80"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003D6F21"/>
     <w:rsid w:val="003E42FA"/>
     <w:rsid w:val="003F12FD"/>
     <w:rsid w:val="003F2154"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="003F7E9C"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00410CDC"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="0041446E"/>
     <w:rsid w:val="00423C06"/>
     <w:rsid w:val="00424454"/>
     <w:rsid w:val="004334DF"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="00442BDD"/>
     <w:rsid w:val="0044500B"/>
     <w:rsid w:val="0045166B"/>
     <w:rsid w:val="004534B1"/>
     <w:rsid w:val="00482496"/>
     <w:rsid w:val="00483A00"/>
     <w:rsid w:val="00492237"/>
     <w:rsid w:val="004A0E67"/>
     <w:rsid w:val="004A4C52"/>
     <w:rsid w:val="004B256F"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B7791"/>
     <w:rsid w:val="004B7AAB"/>
+    <w:rsid w:val="004C0B02"/>
     <w:rsid w:val="004C0F92"/>
     <w:rsid w:val="004C2F5B"/>
     <w:rsid w:val="004C38D0"/>
     <w:rsid w:val="004C3F4F"/>
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E2212"/>
     <w:rsid w:val="004E4108"/>
     <w:rsid w:val="004F05F5"/>
     <w:rsid w:val="004F326B"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F5A29"/>
     <w:rsid w:val="005002FE"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="0052484F"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="00525530"/>
     <w:rsid w:val="0054034A"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="005461A3"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="0055637A"/>
+    <w:rsid w:val="00564EE1"/>
     <w:rsid w:val="00565C1E"/>
     <w:rsid w:val="00572100"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="00583933"/>
     <w:rsid w:val="00584453"/>
+    <w:rsid w:val="00587E38"/>
     <w:rsid w:val="00590871"/>
     <w:rsid w:val="00591698"/>
     <w:rsid w:val="00596BFD"/>
     <w:rsid w:val="005A1D83"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005C7E25"/>
     <w:rsid w:val="005D35B8"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E1B27"/>
     <w:rsid w:val="005E37F4"/>
     <w:rsid w:val="005E6504"/>
     <w:rsid w:val="005E7787"/>
     <w:rsid w:val="005F21AB"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="005F47DC"/>
     <w:rsid w:val="00601F21"/>
     <w:rsid w:val="006123F2"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616C92"/>
     <w:rsid w:val="00617FFB"/>
     <w:rsid w:val="006219B0"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00633DA1"/>
     <w:rsid w:val="006356FC"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00642EA4"/>
     <w:rsid w:val="00652BDE"/>
     <w:rsid w:val="00654942"/>
     <w:rsid w:val="00655B97"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="00686251"/>
     <w:rsid w:val="0068674D"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="00691592"/>
     <w:rsid w:val="006950B5"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A42A8"/>
+    <w:rsid w:val="006C1C88"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C4295"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006C6936"/>
     <w:rsid w:val="006D434D"/>
     <w:rsid w:val="006D5D36"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E286B"/>
     <w:rsid w:val="006E2B49"/>
     <w:rsid w:val="006E4957"/>
     <w:rsid w:val="006F0232"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="007136C1"/>
     <w:rsid w:val="007146D2"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="007222B1"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="00757AE6"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00776BE7"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="007831E2"/>
     <w:rsid w:val="00786F68"/>
     <w:rsid w:val="0079135E"/>
+    <w:rsid w:val="00791E3C"/>
     <w:rsid w:val="00794683"/>
     <w:rsid w:val="007973B8"/>
     <w:rsid w:val="007A57DB"/>
     <w:rsid w:val="007B2F71"/>
     <w:rsid w:val="007B5C7D"/>
     <w:rsid w:val="007B7C66"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007C2E07"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007D7685"/>
     <w:rsid w:val="007E27E8"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F0205"/>
     <w:rsid w:val="007F0662"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="00803CD7"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008168C3"/>
@@ -1932,166 +2048,175 @@
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="0087750D"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A18F5"/>
     <w:rsid w:val="008B0134"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B1487"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008B32BA"/>
     <w:rsid w:val="008B37CC"/>
     <w:rsid w:val="008B3BEB"/>
     <w:rsid w:val="008C3C95"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008E156E"/>
+    <w:rsid w:val="008E16B3"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E3848"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008F18D8"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="009248A4"/>
+    <w:rsid w:val="00925659"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00931176"/>
     <w:rsid w:val="00932E44"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00952F5E"/>
     <w:rsid w:val="009632B3"/>
     <w:rsid w:val="00965B20"/>
+    <w:rsid w:val="00970784"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="00975ED1"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A29C1"/>
     <w:rsid w:val="009A4488"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009A5F04"/>
     <w:rsid w:val="009A6D94"/>
     <w:rsid w:val="009B37E1"/>
     <w:rsid w:val="009B6789"/>
     <w:rsid w:val="009C5739"/>
     <w:rsid w:val="009C5877"/>
     <w:rsid w:val="009D094D"/>
     <w:rsid w:val="009D0F07"/>
     <w:rsid w:val="009D22C9"/>
     <w:rsid w:val="009D386A"/>
     <w:rsid w:val="009D5EC0"/>
+    <w:rsid w:val="009E2B4E"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F1244"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="00A00AF8"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A31B40"/>
     <w:rsid w:val="00A31F23"/>
     <w:rsid w:val="00A335E7"/>
     <w:rsid w:val="00A33B6F"/>
     <w:rsid w:val="00A34404"/>
     <w:rsid w:val="00A34BFB"/>
     <w:rsid w:val="00A36112"/>
     <w:rsid w:val="00A362BC"/>
     <w:rsid w:val="00A41989"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A547FC"/>
     <w:rsid w:val="00A638FB"/>
     <w:rsid w:val="00A649E6"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A77689"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A82309"/>
     <w:rsid w:val="00A83A88"/>
     <w:rsid w:val="00AA01FB"/>
     <w:rsid w:val="00AB590E"/>
     <w:rsid w:val="00AB7C50"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AC6649"/>
     <w:rsid w:val="00AD1472"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00B000F6"/>
     <w:rsid w:val="00B166BE"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B319C4"/>
     <w:rsid w:val="00B4534C"/>
     <w:rsid w:val="00B55F14"/>
     <w:rsid w:val="00B566F1"/>
+    <w:rsid w:val="00B56E7B"/>
     <w:rsid w:val="00B5728A"/>
     <w:rsid w:val="00B6051D"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B8241F"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B83313"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
+    <w:rsid w:val="00B8494F"/>
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00BA02DF"/>
+    <w:rsid w:val="00BA17A6"/>
     <w:rsid w:val="00BB39F5"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BC0938"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BE12D2"/>
     <w:rsid w:val="00BE2A89"/>
     <w:rsid w:val="00BE40D3"/>
+    <w:rsid w:val="00BF1FC6"/>
     <w:rsid w:val="00BF651E"/>
     <w:rsid w:val="00C03D91"/>
     <w:rsid w:val="00C05185"/>
     <w:rsid w:val="00C13C30"/>
     <w:rsid w:val="00C20B46"/>
     <w:rsid w:val="00C260D1"/>
     <w:rsid w:val="00C269A7"/>
     <w:rsid w:val="00C31119"/>
     <w:rsid w:val="00C3560D"/>
     <w:rsid w:val="00C35BFA"/>
     <w:rsid w:val="00C476E7"/>
     <w:rsid w:val="00C479F5"/>
     <w:rsid w:val="00C5192D"/>
     <w:rsid w:val="00C60EC1"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C66829"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C80546"/>
+    <w:rsid w:val="00C83C66"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C926E0"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00CA5AB4"/>
     <w:rsid w:val="00CA6BFD"/>
     <w:rsid w:val="00CA72AD"/>
     <w:rsid w:val="00CB342A"/>
     <w:rsid w:val="00CB57CE"/>
     <w:rsid w:val="00CC16D2"/>
     <w:rsid w:val="00CC4A69"/>
     <w:rsid w:val="00CC5B29"/>
     <w:rsid w:val="00CF585A"/>
     <w:rsid w:val="00CF6A52"/>
     <w:rsid w:val="00CF7F57"/>
     <w:rsid w:val="00D0086F"/>
     <w:rsid w:val="00D03A92"/>
     <w:rsid w:val="00D0458C"/>
     <w:rsid w:val="00D06B51"/>
     <w:rsid w:val="00D06E22"/>
     <w:rsid w:val="00D1062A"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D25C82"/>
@@ -2102,97 +2227,100 @@
     <w:rsid w:val="00D42044"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D53D35"/>
     <w:rsid w:val="00D57BAB"/>
     <w:rsid w:val="00D57BEE"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D80302"/>
     <w:rsid w:val="00D81033"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA36C8"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DC750B"/>
     <w:rsid w:val="00DD184A"/>
     <w:rsid w:val="00DD1965"/>
     <w:rsid w:val="00DD5A38"/>
     <w:rsid w:val="00DE08FA"/>
     <w:rsid w:val="00DE0966"/>
     <w:rsid w:val="00DE6C1D"/>
+    <w:rsid w:val="00DF2A6F"/>
     <w:rsid w:val="00DF58EF"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E07566"/>
     <w:rsid w:val="00E113D1"/>
     <w:rsid w:val="00E178B6"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E32620"/>
     <w:rsid w:val="00E356A7"/>
     <w:rsid w:val="00E4493B"/>
     <w:rsid w:val="00E518A6"/>
     <w:rsid w:val="00E6356C"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E65371"/>
+    <w:rsid w:val="00E73463"/>
     <w:rsid w:val="00E74A91"/>
     <w:rsid w:val="00E74DD7"/>
     <w:rsid w:val="00E82BD5"/>
     <w:rsid w:val="00E82DB4"/>
     <w:rsid w:val="00E830B0"/>
     <w:rsid w:val="00E84E59"/>
     <w:rsid w:val="00E8777D"/>
     <w:rsid w:val="00E90F17"/>
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EB7008"/>
     <w:rsid w:val="00EB72BE"/>
     <w:rsid w:val="00EC0A8B"/>
     <w:rsid w:val="00EC430D"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED48EE"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00EE617F"/>
     <w:rsid w:val="00EE7490"/>
     <w:rsid w:val="00EF11FB"/>
     <w:rsid w:val="00EF6F51"/>
     <w:rsid w:val="00F013DA"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F10914"/>
     <w:rsid w:val="00F1361E"/>
     <w:rsid w:val="00F16F1D"/>
     <w:rsid w:val="00F2097D"/>
     <w:rsid w:val="00F220D9"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F277A2"/>
+    <w:rsid w:val="00F27FE0"/>
     <w:rsid w:val="00F37733"/>
     <w:rsid w:val="00F5001E"/>
     <w:rsid w:val="00F50F10"/>
     <w:rsid w:val="00F52AEF"/>
     <w:rsid w:val="00F52F11"/>
     <w:rsid w:val="00F639D1"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F77546"/>
     <w:rsid w:val="00F83852"/>
     <w:rsid w:val="00F83E0E"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F86844"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F86C32"/>
     <w:rsid w:val="00FA06B8"/>
     <w:rsid w:val="00FA40D2"/>
     <w:rsid w:val="00FB50BC"/>
     <w:rsid w:val="00FC30EA"/>
     <w:rsid w:val="00FC4F74"/>
     <w:rsid w:val="00FC56AC"/>
     <w:rsid w:val="00FD3DF1"/>
     <w:rsid w:val="00FD404E"/>
     <w:rsid w:val="00FD6C78"/>
     <w:rsid w:val="00FE2827"/>
@@ -8689,50 +8817,63 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="789053472">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1591812958">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1624925986">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627421497">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10513,50 +10654,54 @@
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2138911726">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://eurespuglia%40regione.puglia.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cittametropolitana.mi.it/servizi/EURES-Targeted-Mobility-Scheme/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -10800,67 +10945,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{832BADF8-C3CA-49CE-BF36-CA27CA778FA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1314</Characters>
+  <Pages>2</Pages>
+  <Words>231</Words>
+  <Characters>1321</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1541</CharactersWithSpaces>
+  <CharactersWithSpaces>1549</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barbara D'Alessio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>